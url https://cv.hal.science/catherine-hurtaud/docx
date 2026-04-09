--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,9510 +330,9614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temporal water restrictions on drinking behavior and time budget in lactating dairy cows according to their position in the social hierarchy within the herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature, dietary nitrogen content and milking shift (morning and evening) on the composition, lipolysis, heat stability and freezing point of cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+                <w:t xml:space="preserve">Ruben Riosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25226⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 79 (1), pp.e70098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.70098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951257v1</w:t>
+                <w:t xml:space="preserve">hal-05547332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (8), pp.8959 - 8970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2025-26537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temporal water restrictions on drinking behavior and time budget in lactating dairy cows according to their position in the social hierarchy within the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 108 (2), pp.1824-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131958v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzerne et/ou fétuque déshydratées chez la chèvre : effets sur l’ingestion, la production et les aptitudes fromagères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Honoré Labanca</w:t>
+                <w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Coulmier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087181v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of milking interval and time on milk spontaneous lipolysis and composition in dairy cows</w:t>
+                <w:t xml:space="preserve">Luzerne et/ou fétuque déshydratées chez la chèvre : effets sur l’ingestion, la production et les aptitudes fromagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Cebo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Labanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Breno da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.103-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between drinker density and cow social dominance affects drinking behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of milking interval and time on milk spontaneous lipolysis and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2023-0479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (12), pp.11697-11707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703322v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring individual drinking behaviour and the social hierarchy in dairy cows using electronic drinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellynn Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 273, pp.106218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction affects milk performances and decreases milk lipolysis in dairy ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Interaction between drinker density and cow social dominance affects drinking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (6), pp.101181. </w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (5), pp.400-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2023-0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579500v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed restriction affects milk performances and decreases milk lipolysis in dairy ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guilleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Viala</w:t>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.101181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170840v1</w:t>
+                <w:t xml:space="preserve">hal-04579500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guilleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000680v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+                <w:t xml:space="preserve">Feed restriction as a tool for further studies describing the mechanisms underlying lipolysis in milk in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259574v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du lait de deux races locales de vaches : la Bretonne Pie Noir et la Froment du Léon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction of a method for evaluating the intrinsic quality of bovine milk in relation to its fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4648⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374430v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Conséquences de la crise sanitaire de la Covid-19 sur les productions animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du lait de deux races locales de vaches : la Bretonne Pie Noir et la Froment du Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza-Campone</w:t>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (4), pp.245-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5404⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613547v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur la lipolyse du lait de vache : facteurs de variations et mécanismes biochimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos : Conséquences de la crise sanitaire de la Covid-19 sur les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza-Campone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Poulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.41-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3178⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02504603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of milk composition, milk fat globule size, and free fatty acids during milking of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le point sur la lipolyse du lait de vache : facteurs de variations et mécanismes biochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2020-18473⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03131023v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium intake and the dietary cation-anion difference during early lactation on the bone mobilization dynamics throughout lactation in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of milk composition, milk fat globule size, and free fatty acids during milking of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaignon</w:t>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Grand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218979⟩</w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.50-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2020-18473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418500v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’alimentation sur la qualité nutritionnelle du lait biologique collecté en France durant l’hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of calcium intake and the dietary cation-anion difference during early lactation on the bone mobilization dynamics throughout lactation in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boussamet</w:t>
+                <w:t xml:space="preserve">Karine Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Levesque</w:t>
+                <w:t xml:space="preserve">Anca-Lucia Laza-Knoerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0218979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352491v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
+                <w:t xml:space="preserve">Effet de l’alimentation sur la qualité nutritionnelle du lait biologique collecté en France durant l’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">L. Boussamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fatet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Y. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 239, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626650v1</w:t>
+                <w:t xml:space="preserve">hal-02352491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of new n-3 fatty acid sources on milk fatty acid profile and milk fat properties in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85 (3), pp.265-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029918000390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding level, type of forage and milking time on milk lipolytic system in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217, pp.116-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of n-3 fatty acid source on butter and hard cooked cheese: technological properties and sensory quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of dairy cows to increasing degrees of incomplete milk removal during a single milking interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albaaj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P.G. Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (9), pp.8492-8504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2018-14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the nongenetic causes of variation in the calcium content of bovine milk on French farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaignon</w:t>
+                <w:t xml:space="preserve">Un outil au service de la standardisation des bases de données: les ontologies ATOL/EOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gelé</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621715v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of breed, feeding system, and lactation stage on milk fat characteristics and spontaneous lipolysis in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Characterization of the nongenetic causes of variation in the calcium content of bovine milk on French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Colette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 (6), pp.4623-4636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12094⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 101 (5), pp.4554-4569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605058v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between milks differentiated on native milk fat globule characteristics and fat, protein and calcium compositions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of breed, feeding system, and lactation stage on milk fat characteristics and spontaneous lipolysis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116001646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.4623-4636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620687v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il encore du lait de bonne qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Relationships between milks differentiated on native milk fat globule characteristics and fat, protein and calcium compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Caselagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ca m'intéresse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.507-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449993v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary cation-anion difference and day length have an effect on milk calcium content and bone accretion of dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y a-t-il encore du lait de bonne qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Johan</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Caselagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ca m'intéresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 431, pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455887v1</w:t>
+                <w:t xml:space="preserve">hal-01449993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of DGAT1 K232A polymorphism and milking frequency on milk composition and spontaneous lipolysis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (7), pp.5739-5749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2015-10731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral, vitamin A and fat composition of bulk milk related to European production conditions throughout the year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary cation-anion difference and day length have an effect on milk calcium content and bone accretion of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Golecky</w:t>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-016-0300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (2), pp.1527-1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351519v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of duration of milk accumulation in the udder on milk composition, especially on milk fat globule</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineral, vitamin A and fat composition of bulk milk related to European production conditions throughout the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joze Verbic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Magne Harstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Golecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10002⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-016-0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638130v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milk from feeding systems based on herbage or corn silage with or without flaxseed and authentication through fatty acid profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of duration of milk accumulation in the udder on milk composition, especially on milk fat globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-013-0147-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.3934-3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210540v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conduites d’élevage sur la production de lait, les taux butyreux et protéique et la composition en acides gras du lait de vache, chèvre et brebis évaluée par spectrométrie dans le moyen infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of milk from feeding systems based on herbage or corn silage with or without flaxseed and authentication through fatty acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Legarto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lagriffoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (2), pp.103-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-013-0147-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210753v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des conduites d’élevage sur la production de lait, les taux butyreux et protéique et la composition en acides gras du lait de vache, chèvre et brebis évaluée par spectrométrie dans le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Fatet</w:t>
+                <w:t xml:space="preserve">J. Legarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiktoria Golik</w:t>
+                <w:t xml:space="preserve">G. Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp.269-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traite, un outil de pilotage du troupeau et de maîtrise de la qualité du lait en élevage bovin laitier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+                <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.193-206</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01210438v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extruded linseed or alfalfa protein concentrate in interaction with two levels of concentrates on milk production and composition in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La traite, un outil de pilotage du troupeau et de maîtrise de la qualité du lait en élevage bovin laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.193-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210504v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual effects of incomplete udder emptying during milking in dairy cows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of extruded linseed or alfalfa protein concentrate in interaction with two levels of concentrates on milk production and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 158 (1-3), pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729285v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of trans-10,cis-12 conjugated linoleic acid, propionate, and acetate on milk fat yield and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (4), pp.2051-2059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2010-3844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de lin dans la ration des vaches laitières : Effets sur la production, la composition du lait et des produits laitiers, les émissions de méthane et les performances de reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunschwig</w:t>
+                <w:t xml:space="preserve">Residual effects of incomplete udder emptying during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (4), pp.307-318</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (13), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667377v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport de lin dans la ration des vaches laitières : Effets sur la production, la composition du lait et des produits laitiers, les émissions de méthane et les performances de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cebo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Philippe Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729538v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729537v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras et propriétés du beurre et des fromages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cap Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45, pp.29</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660525v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear relationship between increasing amounts of extruded linseed in dairy cow diet and milk fatty acid composition and butter properties</w:t>
+                <w:t xml:space="preserve">Acides gras et propriétés du beurre et des fromages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cap Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661444v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbe et qualités nutritionnelles et organoleptiques des produits laitiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear relationship between increasing amounts of extruded linseed in dairy cow diet and milk fatty acid composition and butter properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93, pp.1429-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660268v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter feeding systems and dairy cow breed have an impact on milk composition and flavour of two Protected Designation of Origin French cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbe et qualités nutritionnelles et organoleptiques des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199, pp.291-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109004716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668083v1</w:t>
+                <w:t xml:space="preserve">hal-02660268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des nutriments énergétiques sur la production et la teneur en matière grasse du lait de vache</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Winter feeding systems and dairy cow breed have an impact on milk composition and flavour of two Protected Designation of Origin French cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (9), pp.1327-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109004716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655303v1</w:t>
+                <w:t xml:space="preserve">hal-02668083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of preserved forage changes butter organoleptic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des nutriments énergétiques sur la production et la teneur en matière grasse du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87 (6), pp.505-519</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (2), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00895633v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of preserved forage changes butter organoleptic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (6), pp.505-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657577v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le globule gras du lait : secrétion, composition, fonctions et facteurs de variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nature of preserved forage changes butter organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (6), pp.505-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of milk fat from cows selected for milk fat globule size and offered either fresh pasture or a corn silage-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Le globule gras du lait : secrétion, composition, fonctions et facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (5), pp.365-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(07)72640-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662510v1</w:t>
+                <w:t xml:space="preserve">hal-02656572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding Camelina (seeds or meal) on milk fatty acid composition and butter spreadability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition of milk fat from cows selected for milk fat globule size and offered either fresh pasture or a corn silage-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (11), pp.5134-5145. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 90 (1), pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(07)72640-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2007-0031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663748v1</w:t>
+                <w:t xml:space="preserve">hal-02662510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear relationship between the proportion of Fresh grass in the cow diet, milk fatty acid composition, and butter properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of feeding Camelina (seeds or meal) on milk fatty acid composition and butter spreadability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.1956-1969</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 90 (11), pp.5134-5145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489776v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear relationship between the proportion of Fresh grass in the cow diet, milk fatty acid composition, and butter properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89, pp.1956-1969. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 89, pp.1956-1969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453920v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the nature of forages and pasture diversity influence the sensory quality of dairy livestock products?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+                <w:t xml:space="preserve">The linear relationship between the proportion of Fresh grass in the cow diet, milk fatty acid composition, and butter properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81 (2), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.1956-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/ASC50800205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(06)72263-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679771v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">How do the nature of forages and pasture diversity influence the sensory quality of dairy livestock products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thibault</w:t>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (2), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/ASC50800205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900473v1</w:t>
+                <w:t xml:space="preserve">hal-02679771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de production du lait et qualités sensorielles des fromages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Validation of the measurement of glucose appearance rate with [6,6-2H2]glucose in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676772v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactational effect of propionic acid and duodenal glucose in cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rigout</w:t>
+                <w:t xml:space="preserve">Conditions de production du lait et qualités sensorielles des fromages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 86 (1), pp.243-253</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (4), pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676246v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 2. Diets based on grass silage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactational effect of propionic acid and duodenal glucose in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 83 (12), pp.2952-2962. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 86 (1), pp.243-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(00)75195-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02694303v1</w:t>
+                <w:t xml:space="preserve">hal-02676246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of level and type of energy source (volatile fatty acids or glucose) on milk yield, composition and coagulating properties in dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 2. Diets based on grass silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83 (12), pp.2952-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(00)75195-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688076v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of level and type of energy source (volatile fatty acids or glucose) on milk yield, composition and coagulating properties in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.315-330</w:t>
+              <w:t xml:space="preserve">, 1998, 38, pp.315-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900211v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors contributing to variation in the proportion of casein in cows' milk true protein: A review of recent INRA experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of level and type of energy source (volatile fatty acids or glucose) on milk yield, composition and coagulating properties in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rémond</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 65, pp.375-387</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.315-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699061v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 1. Diets based on corn silage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors contributing to variation in the proportion of casein in cows' milk true protein: A review of recent INRA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 81 (12), pp.3239-3247</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 65, pp.375-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684442v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la proportion de caséines dans les protéines du lait de vache</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of graded duodenal infusions of glucose on yield and composition of milk from dairy cows. 1. Diets based on corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Rémond</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (4), pp.299-310</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 81 (12), pp.3239-3247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697975v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rumen protected methionine and lysine on milk composition and on cheese yielding capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de variation de la proportion de caséines dans les protéines du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Vérité</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.382-382</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (4), pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889536v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation de l'aptitude fromagère des laits de vaches individuels. Tests d'aptitude fromagère et rendement fromager de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 44 (4), pp.385-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rumen protected methionine and lysine on milk composition and on cheese yielding capacity (Short communication)</w:t>
+                <w:t xml:space="preserve">Effect of rumen protected methionine and lysine on milk composition and on cheese yielding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (1), pp.382</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.382-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710543v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation de l'aptitude fromagère des laits de vaches individuels. Tests d'aptitude fromagère et rendement fromager de fabrication</w:t>
+                <w:t xml:space="preserve">Effect of rumen protected methionine and lysine on milk composition and on cheese yielding capacity (Short communication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Delaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44, pp.385-398</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (1), pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704861v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of graded levels of glucose into the duodenum of dairy cows</w:t>
+                <w:t xml:space="preserve">Appréciation de l'aptitude fromagère des laits de vaches individuels. Tests d'aptitude fromagère et rendement fromager de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.309</w:t>
+              <w:t xml:space="preserve">, 1995, 44, pp.385-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700382v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of graded levels of rumen-protected lysine on milk production in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary protein level on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.246</w:t>
+              <w:t xml:space="preserve">, 1994, 43, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700198v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary protein level on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.245</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.245-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701370v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary protein level on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of graded levels of glucose into the duodenum of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rulquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.245-245</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.309-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888984v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on milk yield and composition of infusions of graded levels of glucose into the duodenum of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H Rulquin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.309-309</w:t>
+              <w:t xml:space="preserve">, 1994, 43, pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889048v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of protein supplements on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effects of graded levels of rumen-protected lysine on milk production in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72, pp.92</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701376v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of graded levels of rumen-protected lysine on milk production in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Rulquin</w:t>
+                <w:t xml:space="preserve">Effects of protein supplements on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.246-246</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888985v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of infused volatile fatty acids and caseinate on milk composition and coagulation in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of graded levels of rumen-protected lysine on milk production in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 76, pp.3011-3020</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.246-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699934v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of volatile fatty acids and caseinate into the digestive tract of dairy cows</w:t>
+                <w:t xml:space="preserve">Effect of infused volatile fatty acids and caseinate on milk composition and coagulation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 41 (1), pp.102</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 76, pp.3011-3020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702538v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on milk yield and composition of infusions of volatile fatty acids and caseinate into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Vérité</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 41 (1), pp.102-102</w:t>
+              <w:t xml:space="preserve">, 1992, 41 (1), pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888811v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of different levels and natures of energy into the digestive tract of dairy cows</w:t>
+                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of volatile fatty acids and caseinate into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 41 (1), pp.105-105</w:t>
+              <w:t xml:space="preserve">, 1992, 41 (1), pp.102-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888813v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on milk yield and composition of infusions of different levels and natures of energy into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 41 (1), pp.105</w:t>
+              <w:t xml:space="preserve">, 1992, 41 (1), pp.105-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700406v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau et de la nature des nutriments energetiques sur la composition du lait et ses aptitudes technologiques: effet du monopropylene glycol.</w:t>
+                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of different levels and natures of energy into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 40 (4), pp.259-269</w:t>
+              <w:t xml:space="preserve">, 1992, 41 (1), pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714695v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du niveau et de la nature des nutriments énergétiques sur la composition du lait et ses aptitudes technologiques : effet du monopropylène glycol</w:t>
+                <w:t xml:space="preserve">Effet du niveau et de la nature des nutriments energetiques sur la composition du lait et ses aptitudes technologiques: effet du monopropylene glycol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 40 (4), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888753v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du blé ou des pulpes de betteraves en rations complètes avec de l'ensilage de maïs chez les vaches laitières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du niveau et de la nature des nutriments énergétiques sur la composition du lait et ses aptitudes technologiques : effet du monopropylène glycol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marquis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hétault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 3 (4), pp.299-304</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 40 (4), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895913v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du blé ou des pulpes de betteraves en rations complètes avec de l'ensilage de maïs chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 3 (4), pp.299-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation du blé ou des pulpes de betteraves en rations complètes avec de l'ensilage de maïs chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 3 (4), pp.299-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9843,997 +9947,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale : effet de deux vagues de chaleur successives sur la stabilité thermique du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle Glande mammaire, Lait / Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two simulated heat waves on technological properties of cow milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une double vague de chaleur sur le statut redox et l’intégrité de l’épithélium mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie E. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie E. Duclos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre conjointe « Glande mammaire, lait / Galactinnov »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multifactorielle des conditions d'élevage bovin associées à l'instabilité à l'éthanol des laits de troupeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La hiérarchie sociale établie aux abreuvoirs à l'épreuve des regroupements chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216466v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La hiérarchie sociale établie aux abreuvoirs à l'épreuve des regroupements chez les vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109076v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary restriction in dairy goats does not affect free fatty acids levels in milk (lipolysis) in the same way as in cows or ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2024, West Palm Beach, Florida, United States. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With acceptable numbers of drinkers, short-term water restrictions affect time budgets but do not limit water intake for lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellynn Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on the welfare assessment of animals at farm level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10841,469 +10945,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools to face lipolysis in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International dairy federation | Fédération internationale du lait, Oct 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding factors of dairy cows and milk lipolysis and consequences of milk lipolysis on semi-hard cheese and fresh cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation factors of milk calcium content in dairy cows and cellular mechanisms of milk calcium secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11311,11598 +11415,11598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi du comportement individuel d’abreuvement et de la hiérarchie sociale chez les vaches laitières à l’aide d’abreuvoirs connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2022, Paris, France. pp.557-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796220v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du comportement individuel d’abreuvement et de la hiérarchie sociale chez les vaches laitières à l’aide d’abreuvoirs connectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Monitoring individual behaviours and the social hierarchy of dairy cows using electronic drinkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellynn Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbala Foris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele; INRAE, Dec 2022, Paris, France. pp.557-561</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977407v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual behaviours and the social hierarchy of dairy cows using electronic drinkers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.552</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777057v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milking interval on milk spontaneous lipolysis in dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Taillebosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equation based on MIR spectra to explore the genetic determinism of spontaneous lipolysis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Oudotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 ICAR/Interbull Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada. pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’intervalle de traite sur la lipolyse spontanée du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Taillebosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.459-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary restriction of dairy cows: a lever to study the lipolytic system in milk and mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow: a project aimed at improving phenotyping capacity across cattle research infrastructures in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of parity and age at first calving of dairy cows on dynamics of milk calcium contents and blood biomarkers of bone accretion and resorption throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sidaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Laza-Knoerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une restriction des apports en calcium en début de lactation sur la production laitière, la composition du lait et les dynamiques de mobilisation et de reconstitution osseuses au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Laza-Knoerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du lait des races laitières bretonnes : les vaches Bretonne Pie-Noir et Froment du Léon, la chèvre des Fossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brégeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the non-genetic causes of variation of bovine milk calcium concentrations on French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ADSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité individuelle des dynamiques de teneur en calcium du lait et des teneur sanguines en biomarqueurs d’accrétion et de résorption osseuse au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcium du lait de vache : un élément indispensable à la nutrition humaine et peut-être un indicateur du métabolisme osseux de la vache laitière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Saint Genès-Champanelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les pratiques d’élevage en relation avec la lipolyse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubérie Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of the effect of the diet fed to Holstein cows on their milk calcium content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du polymorphisme au locus diacylglycerol-O-transférase 1 (DGAT1) sur la lipolyse spontanée, dans un contexte de variation de la fréquence de traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différentes formes d'apport d'omégas 3 sur le profil en acides gras des laits de vaches et les propriétés sensorielles des fromages et des beurres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’apport de concentrés riches en oméga 3 dans les rations des vaches laitières sur la lipolyse spontanée du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je fais des recherches sur la qualité du lait...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la composition des laits de tank selon les pratiques d’élevage (alimentation, race, conduite des troupeaux) en Ille et Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique de Bleu Blanc Coeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk calcium content over a lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la race Normande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Le Pin-au-Haras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL and EOL ontologies, steps towards embryonic phenotypes shared worldwide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. 102 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies ATOL et EOL, des outils en appui aux nouveaux challenges en production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la composition en acides gras du lait et des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion URCEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la composition du lait et des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Valorex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat d'avancement d'ATOL et notion de robustesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité du groupe "Domestication" INRA-IFREMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of different oilseeds supplementation on milk, cheese and butter quality and dairy production: the INRA trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
+              <w:t xml:space="preserve">Réunion éleveurs anglais Valorex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210690v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210724v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different oilseeds supplementation on milk, cheese and butter quality and dairy production: the INRA trials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion éleveurs anglais Valorex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210888v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210703v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: une ontologie pour le phénotypage des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Colloques de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOL: a new ontology for livestock system and rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blancheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol: Animal Trait Ontology for Livestock. Atol: Où en sommes-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France. 30 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la teneur en calcium du lait de vache sur une lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Inra / Afca-Cial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: The Multi-species Livestock Trait Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Research Conference, MTSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadiz, Spain. pp.289-300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35233-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre taille des globules gras et la composition fine du lait</w:t>
+                <w:t xml:space="preserve">ATOL: Animal trait Ontology for Livestock. Elaboration d'une ontologie, étape préalable à la constitution d'une base de données des caractéristiques de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion association Gala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, France</w:t>
+              <w:t xml:space="preserve">11èmes journées transversalité "glande mammaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807556v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL: Animal trait Ontology for Livestock. Elaboration d'une ontologie, étape préalable à la constitution d'une base de données des caractéristiques de la glande mammaire</w:t>
+                <w:t xml:space="preserve">Relations entre taille des globules gras et la composition fine du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées transversalité "glande mammaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">Réunion association Gala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841077v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la durée du jour et du niveau d’apport anions cations sur la teneur en minéraux majeurs du lait (Ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion association Gala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different oilseeds supplementation on milk, cheese and butter quality and dairy production: the Inra trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque bleu blanc coeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités nutritionnelle, technologique et sensorielle des laits et produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bleu Blanc Coeur. FRA. Valorex SAS. Filière Conseil Ingénierie (FCI)., Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’alimentation et de la génétique des vaches laitières sur la composition du lait</w:t>
+                <w:t xml:space="preserve">Effect of extruded flaxseed or alfalfa protein concentrate in interaction with two levels of concentrate on milk fat production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation CIVAM Bio Mayenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting 2011 ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810020v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthèse des constituants du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
+              <w:t xml:space="preserve">Formation CIVAM Bio Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019376v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extruded flaxseed or alfalfa protein concentrate in interaction with two levels of concentrate on milk fat production</w:t>
+                <w:t xml:space="preserve">Evolution of milk calcium content during the year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting 2011 ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2011, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">10. International Meeting on Mountain cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747663v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthèse des constituants du lait</w:t>
+                <w:t xml:space="preserve">Effet de l’alimentation et de la génétique des vaches laitières sur la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation CIVAM Bio Mayenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805750v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of milk calcium content during the year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOL - Animal Trait Ontology for Livestock : une ontologie des caractères phénotypables sur les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Meeting on Mountain cheese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dronero, Italy</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748257v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’une ontologie, étape préalable à la constitution d’une base de données des caractéristiques de la glande mammaire et du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journée de l'animation transversale "Glande mammaire, lait" 2011 - Département de Physiologie animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du niveau d'apport de concentrés sur la réponse à un apport de graines de lin extrudées ou à de l'extrait protéique de luzerne sur le profil en acides gras des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of extruded flaxseed or alfalfa protein concentrate in interaction with two levels of concentrate on milk protein and Ca synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting 2011 ADSA-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: A new ontology for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de combinaisons de matières premières riches acides gras oméga 3 sur le profil en acides gras du lait et les propriétés sensorielles et nutritionnelles du beurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maleplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPS-CNIEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la teneur en calcium du lait au cours de l’année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Prairiales Normandie du Pin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Pin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL : une ontologie pour le phénotypage des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La génomique bovine. Contribution de la génomique à l'avenir de l'élevage bovin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation des vaches laitières : impacts sur la composition du lait et autres critères de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la fédération international du lait (FIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la composition des laits selon les pratiques d’alimentation dans les principales régions laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of soft, hard and hard-cooked cheeses according to the animal diet ripening stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9. Colloque International des Fromages d'Alpage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sainte-Eulalie, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193503v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of soft, hard and hard-cooked cheeses according to the animal diet ripening stage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque International des Fromages d'Alpage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sainte-Eulalie, France. 1 p</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814303v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’alimentation des vaches sur les caractéristiques sensorielles des fromages selon les types de technologie (pâte molle, pressée ou pressée demi-cuite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la filière laitière pour répondre aux enjeux de santé publique au niveau de la production de lait : les leviers génétiques et nutritionnels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition en acides gras du lait : impact d'une restriction du temps d'accès au pâturage des vaches laitières en interaction avec la quantité de maïs à l'auge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Pérez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées du Cerel (Centre Européen de Recherche et d'Enseignement sur le lait)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455903v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition en acides gras du lait : impact d'une restriction du temps d'accès au pâturage des vaches laitières en interaction avec la quantité de maïs à l'auge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de la filière laitière pour répondre aux enjeux de santé publique au niveau de la production de lait : les leviers génétiques et nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées du Cerel (Centre Européen de Recherche et d'Enseignement sur le lait)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755957v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la valeur azotée du concentré protéique de luzerne et de ses effets sur la composition des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'apport de lin sous forme extrudée en association avec de l'ensilage de maïs ou du pâturage sur la production de matières grasses par la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la taille et de la composition en acides gras des globules gras du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différentes formes d'apport de lin et de colza dans l'alimentation des vaches laitières sur les propriétés physiques et sensorielles du beurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une loi de réponse linéaire entre la part d'herbe dans la ration et les propriétés beurrières de la matière grasse laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
+                <w:t xml:space="preserve">Effets de l'alimentation et de la génétique sur les caractéristiques des laits et des produits laitiers (colloque &amp;quot;Le Lait&amp;quot;, Quimper, 28-29 avril 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Aliments Santé: "Le Lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758932v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'alimentation et de la génétique sur les caractéristiques des laits et des produits laitiers (colloque &amp;quot;Le Lait&amp;quot;, Quimper, 28-29 avril 2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'une loi de réponse linéaire entre la part d'herbe dans la ration et les propriétés beurrières de la matière grasse laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Aliments Santé: "Le Lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Quimper, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763024v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes alimentaires et taille des globules gras des vaches laitières: effet sur la production laitière, l'aptitude fromagère et les propriétés thermofonctionnelles des emmentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du système de traite et du stockage du lait en tank sur la taille des globules gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter feeding systems and dairy cows breed have an impact on Camembert and Pont L'Eveque PDO cheeses in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de différentes races et régimes sur les caractéristiques de la matière grasse du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows feeding changes the biochemical composition and the sensory properties of the dairy products, butter and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society for Animal Hygiene (ISAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of haylage or maize silage based diets with or without energy restriction on milk fat properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'apports croissants de glucose dans l'intestin sur les flux de glucose, la production et la composition du lait chez les vaches laitières recevant un régime à base d'ensilage d'herbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences de la modification des fermentations ruminales sur la réponse des vaches laitières à des perfusions duodénales de glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.192</w:t>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834555v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de la modification des fermentations ruminales sur la réponse des vaches laitières à des perfusions duodénales de glucose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.193</w:t>
+              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835375v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designer made milk via animal nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effet d'apports croissants de glucose dans l'intestin sur les flux de glucose, la production et la composition du lait chez les vaches laitières recevant un régime à base d'ensilage d'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2000, The Hague, Netherlands. pp.118</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184749v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional manipulation of milk protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional control of protein and fat content of milk : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congresso de zootecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Exponor, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la nature des nutriments énergétiques (acide propionique, glucose ou amidon) sur la production et la composition du lait chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de doses croissantes de glucose infusé dans le duodénum sur la production et la composition du mait de vaches laitières. Régimes à base d'ensilage d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France. pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites sécrétés dans le lait témoins de l'activité cellulaire mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum des innovations technologiques du laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of balance between available nutrients on milk composition and mammary uptake:Essential amino acids, VFA and glucose supplies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Nutritional approaches to increasing milk protein yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action 825:Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">91. Annual Meeting of American Dairy Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA. American Society of Animal Science (ASAS)., Jul 1996, Corvalis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766190v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional approaches to increasing milk protein yield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effect of balance between available nutrients on milk composition and mammary uptake:Essential amino acids, VFA and glucose supplies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91. Annual Meeting of American Dairy Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA. American Society of Animal Science (ASAS)., Jul 1996, Corvalis, United States</w:t>
+              <w:t xml:space="preserve">Cost Action 825:Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765424v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rumen protected methionine and lysine on milk composition and on cheese yielding capacity (Short communication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nature of energy source and rate of ruminal degradation of concentrates on milk yield and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la composition en acides animés des compléments protéiques sur la composition dfu lait et son aptitude fromagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des nutriments énergétiques et azotés sur la composition du lait chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 3R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of protein supplements on lactational responses of dairy cows to rumen-protected methionine and lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional manipulations of protein content and protein fractions of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. EAAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of graded levels of glucose into the duodenum of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary protein level on lactational responses of dairy cows to rumen protected methionine and lysine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775333v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary protein level on lactational responses of dairy cows to rumen protected methionine and lysine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effects on milk yield and composition of infusions of graded levels of glucose into the duodenum of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773068v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition de la vache laitiere et composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur les bovins laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of graded levels of rumen protected lysine on milk production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journees des Recherches sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la nature des nutriments glucoformateurs sur la production et la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire CAAA-AFTAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'apport d'acides amines proteges et de differentes sources azotees sur la composition fine du lait et son aptitude fromagere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees AFTAA-CAAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1992, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on milk yield and composition of infusions of different levels and natures of energy into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Conference on nutrition and feeding of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du profil en acides amines des proteines alimentaires sur la production et la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees AFTAA-CAAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1992, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplementation en acides amines des vaches laitieres sur la production et la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees AFTAA-CAAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1992, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on milk yield and composition of infusions of volatile fatty acids and caseinate into the digestive tract of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Conference on nutrition and feeding of herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la somatropine bovine sur la qualite des laits et leur aptitude fromagere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons entre les caracteres physicochimiques des laits et leurs aptitudes fromageres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Remeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination de l'aptitude des laits a la transformation fromagere : interet et limites des tests de laboratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du niveau et de la nature des nutriments energetiques et azotes sur l'aptitude a la transformation fromagere du lait.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22912,5269 +23016,5269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking frequency and dairy cow susceptibility to lipolysis interact to alter milk lipolysis and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Louisville, United States. , Journal of Dairy Science, 108 (supplement 1), pp.386, 2025, Abstracts of the 2025 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the milk of two local breeds of cows: the Bretonne Pie Noir and Froment du Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand (FRA), France. Book of Abstracts of the 3nd Mountain Livestock Farming Systems Meeting of the European Federation of Animal Science, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence d’un régime à base de luzerne déshydratée comparé à un régime à base de fétuque déshydratée sur le rendement fromager du lait de chèvre et les caractéristiques organoleptiques des fromages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Labanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Breno da Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697088v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un régime à base de luzerne déshydratée comparé à un régime à base de fétuque déshydratée sur le rendement fromager du lait de chèvre et les caractéristiques organoleptiques des fromages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Would a shift to agroecological systems change dairy products' role in meeting human nutritional needs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey-Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Mouhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934547v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molecular mechanisms involved in the induction of milk lipolysis in dairy cows subjected to feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josef J. Gross; Rupert M. Bruckmaier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland. , pp.44, 2024, Proceedings of the joint conference BOLFA &amp; ICFAE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows’ social rank influences their drinking behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellynn Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Foris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.307, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased in lactose percentage in milk due to quarter health disorder and negative energy balance of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of milk lipolysis in French Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book of abstracts, 29, pp.263, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new equation based on MIR spectra to predict lipolysis in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Oudotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ICAR/Interbull Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toledo, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Feed restriction in ewes affects milk performances and decreases milk lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777031v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in ewes affects milk performances and decreases milk lipolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Parisot</w:t>
+                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797153v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards common standards, guidelines for measurement and data management in cattle research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.609, 2021, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restriction alimentaire des vaches laitières : un levier pour étudier le système lipolytique dans le lait et la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’alimentation sur la qualité nutritionnelle du lait biologique collecté en France durant l’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boussamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de printemps de l'AFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019, Les bénéfices de l’élevage à l’herbe sous toutes ses formes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de variation de la lipolyse spontanée du lait de vache et mécanismes biochimiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la variabilité individuelle des dynamiques de teneur en calcium du lait et des teneur sanguines en biomarqueurs d’accrétion et de résorption osseuse au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sidaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of milking time, temperature and diet nitrogen level on milk composition of dairy cows and on some milk properties (freezing point, lipolysis and heat stability)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Riosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brégeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of breeding factors on milk spontaneous lipolysis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feed restriction and nature of forage on the mammary exfoliation rate in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ASAS-CSAS Annual Meeting and Trade Show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Baltimore, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 95 (Suppl. 4), pp.171, 2017, Journal of Animal Science. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/asasann.2017.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Season and dairy cow breed influence milk composition, cheese yielding capacity and butter properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International meeting on moutain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the non-genetic causes of variation of bovine milk calcium concentrations on French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International meeting on moutain cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of energy level of the diet and nature of forage on milk spontaneous lipolysis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk composition in cow's milk during the time course of milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paramètres génétiques du taux de calcium, prédit à partir des spectres moyen infrarouge, dans le lait des 3 principales races bovines laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 22, pp.116, 2015, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744124v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques du taux de calcium, prédit à partir des spectres moyen infrarouge, dans le lait des 3 principales races bovines laitières françaises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la lipolyse spontanée du lait de vache au cours de la traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 22, pp.116, 2015, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455893v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of milk freezing point depression during the year in Holstein and Normande dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADSA - ASAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 98. Suppl. 2, pp.750, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for milk calcium content predicted by MIR spectroscopy in three French breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Govignon-Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Minery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Wald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of breed, energy level of diet, and lactation stage on the evolution of milk lipolysis in dairy cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADSA - ASAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Dairy Science, 98. Suppl. 2, pp.552, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylength affects simultaneously mammary epithelium integrity and mammary epithelial cell exfoliation in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Couedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary anion-cation difference and day length differently affect milk calcium secretion pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du tourteau de colza sur la composition du lait de vache et la qualité du fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Evolution of milk calcium content during the year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210483v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of milk calcium content during the year</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210451v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de combinaisons d’aliments riches en acides gras oméga 3 sur le profil en acides gras du lait et les caractéristiques physico-chimiques et sensorielles d’un fromage de type pâte pressée cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOL: an ontology for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18, 476 p., 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger (NOR), Norway. Wageningen academic publishers, Annual Meeting of the European Association for Animal Production, 17, pp.223, 2011, Book of Abstracts of the 62nd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States. Elsevier science, Journal of Dairy Science, 93, pp.809-809, 2010, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines de la membrane du globule gras. Ou comment des protéines nous racontent la biologie de la cellule épithéliale mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journée de l'animation transversale" glande mammaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des séquences fourragères et de la nature des compléments, tourteaux de soja, colza et colza gras, sur la composition en acides gras de la matière grasse du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Herisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Losq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thi Hong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2010, 17èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’apport de luzerne déshydratée sur le profil en acides gras du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 17, 2010, 17èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose duodénal et propionate ruminal : comparaison de leurs effets sur la production et la composition du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France. Rencontres autour des Recherches sur les Ruminants, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28184,668 +28288,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fat content and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux butyreux et composition de la matière grasse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 : Les liens entre les conditions de production et les composés d'intérêt nutritionnel du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 : Les composés du lait et leur intérêt nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d'intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Filières Fromagères Valorisant leur Terroir, 114 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et qualité des produits animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les filières animales françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère Ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agriole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28855,105 +28959,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les facteurs d’élevage des vaches laitières et la composition du lait et des produits laitiers d’un point de vue nutritionnel, fonctionnel et organoleptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02797290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId587"/>
+      <w:footerReference w:type="default" r:id="rId589"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29021,51 +29125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B94D8EC4"/>
+    <w:nsid w:val="51927BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29252,51 +29356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-826X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110200918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Iommelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Labanca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Breno da Silva Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24958" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3178" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218979" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussamet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levesque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000390" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.09.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12094" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001646" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caselagno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0147-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagriffoul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.10.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2839" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004716" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(07)72640-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72263-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC50800205" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688076v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697975v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rulquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaite" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaite" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701376v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699934v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714695v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marquis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;tault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109037v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Albert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fouquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Foris" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777013v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Taillebosq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Cebo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sidaner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morini&#232;re" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737992v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361241v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210884v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210883v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210887v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210888v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807556v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841077v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devinoye" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210882v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806157v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747663v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748257v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745129v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809713v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maleplate" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maignan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803291v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814791v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754318v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814303v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751190v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455903v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain P&#233;rez-Ramirez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754118v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756504v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750443v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758932v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763024v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762272v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762747v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759739v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759744v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759768v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835375v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769530v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771620v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842416v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766695v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765424v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847768v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774622v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Journet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774106v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843668v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773885v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775333v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773068v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773210v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773011v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772276v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774836v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844667v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774463v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778827v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Henaff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778785v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vignon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777638v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778365v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778515v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934547v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420039v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797153v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parisot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413063v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Mesgaran" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091619v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leveque" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738298v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737977v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904397v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605897v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valais" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/403011.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607526v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/403003.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455940v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455893v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wald" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4060" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211060v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211046v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210788v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210451v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210380v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berodier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754620v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Losq" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thi Hong Pham" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753738v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797290v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-826X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110200918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piera Iommelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.70098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Labanca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Breno da Silva Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106218" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2023-0479" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Chaabouni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4648" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za-Campone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5404" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3178" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218979" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boussamet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levesque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.09.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001646" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caselagno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joze Verbic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Magne Harstad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Golecky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-016-0300" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-013-0147-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legarto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagriffoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunschwig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2839" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004716" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007030" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(07)72640-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72263-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679771v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC50800205" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900473v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75195-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900211v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699061v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684442v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rulquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700382v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700198v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714695v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888753v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marquis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;tault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710615v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320165v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duclos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Albert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fouquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gel&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178544v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Meurisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150132v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419923v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Foris" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Taillebosq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796270v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Oudotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952811v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistelle Cebo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383602v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesragan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Orchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sidaner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081878v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chaabouni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morini&#232;re" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Renouard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taussat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Poulet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361241v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Havard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738734v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Huchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210886v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210885v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210884v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205091v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210757v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210888v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745982v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blancheton" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210637v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191279v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35233-1_28" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841077v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devinoye" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806157v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747663v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulmier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748257v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810020v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745536v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745129v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189518v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maleplate" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maignan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803291v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814791v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754318v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814303v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751190v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755957v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain P&#233;rez-Ramirez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455903v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752559v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754118v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756504v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750443v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763024v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758932v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762272v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759236v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762747v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759739v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759744v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759768v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835375v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184749v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834555v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769530v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771620v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842416v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766695v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765424v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766190v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774622v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Journet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774106v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773762v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843668v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773068v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775333v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773210v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773011v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772276v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774836v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844667v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774463v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778827v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Henaff" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844320v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778785v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vignon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777638v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778365v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778515v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141416v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624497v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934547v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697088v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mouhanna" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696082v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420039v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284022v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap.org/74th-eaap-annual-meeting-lyon-france-2023-august-26th-september-1st-2023/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178538v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797153v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parisot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413063v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuhla" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Mesgaran" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131066v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091619v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leveque" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738298v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737977v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904397v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607547v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.348" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605897v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/403011.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/403003.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455940v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455939v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cirot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455893v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Govignon-Gion" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wald" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4060" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744124v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211045v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-dairy-science/vol/98/suppl/S2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211060v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210788v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210451v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210380v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berodier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210638v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267241.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193935v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754620v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Herisset" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurault" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Losq" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thi Hong Pham" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760094v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210858v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210857v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210587v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797290v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>