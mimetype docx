--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -384,351 +384,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Surface-Enhanced Raman Spectroscopy Method as a Fast Tool to Assess the Oxidation of Lipids in Ground Pork</w:t>
+                <w:t xml:space="preserve">Volatilome Analysis and Evolution in the Headspace of Packed Refrigerated Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Wrona</w:t>
+                <w:t xml:space="preserve">Doriane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lours</w:t>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Salafranca</w:t>
+                <w:t xml:space="preserve">Coralie Dupas-Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Joly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095533⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12142657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388103v1</w:t>
+                <w:t xml:space="preserve">hal-04162990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatilome Analysis and Evolution in the Headspace of Packed Refrigerated Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Surface-Enhanced Raman Spectroscopy Method as a Fast Tool to Assess the Oxidation of Lipids in Ground Pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Juliette Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Salafranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Nerín</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2657. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12142657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13095533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04162990v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crosslinking by microbial transglutaminase of gelatin films on lysozyme kinetics of release in food simulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moslem Sabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keziban Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,51 +965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.173-183. </w:t>
@@ -1727,925 +1727,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Solid-State Postpolymerization on Fossil- and Bio-Based Poly(butylene succinate) Including Polymer Upcycling Routes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Estrine</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b00588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276412v1</w:t>
+                <w:t xml:space="preserve">hal-01396609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (3), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisin as a Food Preservative: Part 2: Antimicrobial Polymer Materials Containing Nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (8), pp.1275-1289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408398.2013.763766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisin as a Food Preservative: Part 1: Physicochemical Properties, Antimicrobial Activity, and Main Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (8), pp.1262-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408398.2013.763765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active packaging with antifungal activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 220, pp.73-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(butylene succinate-co-butylene adipate)/polyethylene oxide blends for controlled release materials: A morphological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+                <w:t xml:space="preserve">Intelligent monitoring of solid state polymerization via molecular rotors: The case of poly(butylene succinate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna-Nektaria Georgousopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Khalil</w:t>
+                <w:t xml:space="preserve">Sinisa Marinkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galland</w:t>
+                <w:t xml:space="preserve">Stamatina Vouyiouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adt</w:t>
+                <w:t xml:space="preserve">Constantine D. Papaspyrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133 (3), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.42874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02187832v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent monitoring of solid state polymerization via molecular rotors: The case of poly(butylene succinate)</w:t>
+                <w:t xml:space="preserve">Feasibility of Solid-State Postpolymerization on Fossil- and Bio-Based Poly(butylene succinate) Including Polymer Upcycling Routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Constantine D. Papaspyrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatina Vouyiouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna-Nektaria Georgousopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinisa Marinkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantine D. Papaspyrides</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Estrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78, pp.61-71. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.5832-5842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b00588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276413v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
               </w:r>
@@ -2778,51 +2778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new polymeric oxygen scavenging systems : formation of poly(vinyl alcohol) oxygen scavenger film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2881,51 +2881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A green method for polybutylene succinate recycling: Depolymerization catalyzed by lipase B from Candida antarctica during reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ladaviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,652 +3005,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276399v1</w:t>
+                <w:t xml:space="preserve">hal-02276401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polybutylene succinate adipate/starch blends: A morphological study for the design of controlled release films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Influence of some formulation and process parameters on the stability of lysozyme incorporated in corn flour- or corn starch-based extruded materials prepared by melt blending processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Telliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108, pp.272-280. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.40-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.02.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2014.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276401v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific enzymatic tailoring of wheat arabinoxylan reveals the role of substitution on xylan film properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Jbilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Heikkinen</w:t>
+                <w:t xml:space="preserve">Laurent Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsi Mikkonen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joly</w:t>
+                <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.09.085⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (8), pp.1565-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014233v1</w:t>
+                <w:t xml:space="preserve">hal-01966235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation study of plasticised corn flour/poly(butylene succinate-co-butylene adipate) blends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Specific enzymatic tailoring of wheat arabinoxylan reveals the role of substitution on xylan film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsi Mikkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Pirkkalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritva Serimaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (8), pp.1565-1575. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (1), pp.733-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966235v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shear Stress Extrusion Intensity on Plasticized Corn Flour Structure: Proteins Role and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3868,90 +3868,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Nanocellulose-Reinforced Arabinoxylan Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna S. Stevanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsi S. Mikkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Pirkkalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritva Serimaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 122 (2), pp.1030-1039. </w:t>
@@ -4014,51 +4014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du risque de contamination d'un aliment par son emballage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Hatzigrigoriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.D. Papaspyrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,64 +4238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Migrant Size on Diffusion in Dry and Hydrated Polyamide 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos B. Hatzigrigoriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine D. Papaspyrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of homologous model migrants in rubbery polystyrene: molar mass dependence and activation energy of diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mechanical properties of partially beta-amylase trimmed starch for material applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact alimentaire : évaluation de conformité. Partie 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4829,51 +4829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a Set of Model Polymer Additives Designed for Confocal FRAP Diffusion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact alimentaire : évaluation de conformité. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5034,1030 +5034,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some laws for a lignin plasticization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternary starch based blends: Influence of a fourth component addition to the starch/water/glycerol system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lemaitre</w:t>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Limare</w:t>
+                <w:t xml:space="preserve">P Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Roge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.24299⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (3), pp.400-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2005.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664303v1</w:t>
+                <w:t xml:space="preserve">hal-02328315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary starch based blends: Influence of a fourth component addition to the starch/water/glycerol system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of water binding in starch plasticized films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Roge</w:t>
+                <w:t xml:space="preserve">L. Godbillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mathlouthi</w:t>
+                <w:t xml:space="preserve">Barbara Rogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2005.09.008⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (3), pp.380-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328315v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of water binding in starch plasticized films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Godbillot</w:t>
+                <w:t xml:space="preserve">Some laws for a lignin plasticization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Rogé</w:t>
+                <w:t xml:space="preserve">Alain Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
+                <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (3), pp.380-386. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102 (2), pp.1445-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.02.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.24299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665952v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lignin plasticization to improve binderless fiberboard mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (6), pp.809-816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019125v1</w:t>
+                <w:t xml:space="preserve">hal-02681523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin plasticization to improve binderless fiberboard mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45 (6), pp.809-816</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.20264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681523v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.20264⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074553v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dole</w:t>
+                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271683v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,77 +6095,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of solid state photo crosslinked starch based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6203,51 +6203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas transport properties of starch based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Espuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,77 +6345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (4), pp.373-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6474,77 +6474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state photocrosslinked starch based films: a new family of homogeneous modified starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (1), pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6794,51 +6794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,64 +7018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Espuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,64 +7171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7259,90 +7259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : W0 0183610. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,51 +7450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F2CDC41"/>
+    <w:nsid w:val="AE6F5930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7681,51 +7681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-1901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18370780X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragadiswary Durairaju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lours" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salafranca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ner&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095533" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine D. Papaspyrides" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Vouyiouka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Nektaria Georgousopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01465976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3JQN3QH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276413v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Heikkinen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Mikkonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Pirkkalainen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.09.085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP8KC8S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Vouyiouka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Papaspyrides" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2954F53B8E760FA1E5D963A7F4C6DD6CC9C393ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna S. Stevanic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi S. Mikkonen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34217" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23Z7QZN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Papaspyrides" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21843" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B663E2A851C1464B9D2BC9BD6EA3FC754E994295/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100928s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440040903441461" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Grob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Macherey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.11.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27XTCX6H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802166e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMTCZT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemaitre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24299" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0VDKJ1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.02.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZRV7S8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.08.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXGQ79-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fringant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(95)01087-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX72LZVW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douglade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenkanen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-joly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-1901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18370780X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragadiswary Durairaju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cottaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162990v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas-Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12142657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lours" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salafranca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ner&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04388584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moslem Sabaghi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Ozturk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2022.101816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine de Clercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00148" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.11.030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2018.10.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkis Ouled-Bouhedda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leonard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gemelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-017-2905-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khalil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4V4M4L2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763766" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.763765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01465976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3JQN3QH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Nektaria Georgousopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Vouyiouka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine D. Papaspyrides" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b00588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladaviere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.04.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.02.062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Telliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Akkari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2014.08.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFCD9JH6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Heikkinen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Mikkonen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Pirkkalainen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritva Serimaa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.09.085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP8KC8S6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34737" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQRP5RN8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Vouyiouka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Papaspyrides" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2954F53B8E760FA1E5D963A7F4C6DD6CC9C393ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna S. Stevanic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi S. Mikkonen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34217" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-23Z7QZN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Papaspyrides" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21843" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B663E2A851C1464B9D2BC9BD6EA3FC754E994295/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos B. Hatzigrigoriou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100928s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feigenbaum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440040903441461" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Grob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Macherey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2009.11.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27XTCX6H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802166e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMTCZT3G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mathlouthi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2005.09.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T04CLFW0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godbillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.02.054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKZRV7S8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lemaitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.24299" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0VDKJ1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espuche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.08.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXGQ79-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fringant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-8130(95)01087-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX72LZVW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douglade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenkanen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>