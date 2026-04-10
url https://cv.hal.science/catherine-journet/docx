--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -100,5679 +100,5679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
+                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023891v1</w:t>
+                <w:t xml:space="preserve">hal-04866139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883470v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">BN Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883466v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Marichy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866229v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866139v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
+                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876822v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BN Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883463v1</w:t>
+                <w:t xml:space="preserve">hal-05023899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">2D Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023899v1</w:t>
+                <w:t xml:space="preserve">hal-05023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Serbena</w:t>
+                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI B-MRS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t>
+              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016292v1</w:t>
+                <w:t xml:space="preserve">hal-05016302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883445v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016296v1</w:t>
+                <w:t xml:space="preserve">hal-05016238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750357v1</w:t>
+                <w:t xml:space="preserve">hal-04871120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871137v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020695v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016238v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871120v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871104v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neil Innis</w:t>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Richard Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Léonard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871078v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016302v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">NanoSpain 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023855v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSpain 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016246v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
+              <w:t xml:space="preserve">ECERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870365v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Towards fabrication of 1D BN/Carbon Van der Waals heterostructures by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016271v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fabrication of 1D BN/Carbon Van der Waals heterostructures by atomic layer deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Beyond Graphene - How to Synthesize Relevant Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
+              <w:t xml:space="preserve">Graphene Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870380v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Graphene - How to Synthesize Relevant Hexagonal Boron Nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016304v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020709v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serbena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXI B-MRS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883452v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871244v1</w:t>
+                <w:t xml:space="preserve">hal-05020669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870245v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016255v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020633v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICMCTF2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020669v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Graphene 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016314v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020648v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870068v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016309v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Graphene 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016312v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883436v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">ALD/ALE2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883430v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Rafald 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883420v1</w:t>
+                <w:t xml:space="preserve">hal-04871244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene and 2DM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Graphene 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016266v1</w:t>
+                <w:t xml:space="preserve">hal-04883414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of hexagonal Boron Nitride: towards h-BN/Carbon Van der Waals 1D heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240th ECS Fall Meeting (Virtual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869903v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapish Saboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883414v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
+              <w:t xml:space="preserve">Rafald 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020611v1</w:t>
+                <w:t xml:space="preserve">hal-04871227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871227v1</w:t>
+                <w:t xml:space="preserve">hal-04883310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapish Saboo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Graphene and 2DM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869858v1</w:t>
+                <w:t xml:space="preserve">hal-05016266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">ALD of hexagonal Boron Nitride: towards h-BN/Carbon Van der Waals 1D heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">240th ECS Fall Meeting (Virtual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883310v1</w:t>
+                <w:t xml:space="preserve">hal-04869903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5797,77 +5797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN membranes: environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,1150 +5899,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016318v1</w:t>
+                <w:t xml:space="preserve">hal-05016268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016327v1</w:t>
+                <w:t xml:space="preserve">hal-05016322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yangdi Li</w:t>
+                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016286v1</w:t>
+                <w:t xml:space="preserve">hal-04870152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
+              <w:t xml:space="preserve">Graphene 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889934v1</w:t>
+                <w:t xml:space="preserve">hal-05016323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD boron nitride coated and infiltrated carbon materials for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016322v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Brioude</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870152v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016268v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Firlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewellyn Philip L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">FOA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016323v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN coated carbon nanostructures using ALD based polymer derived ceramics route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroNanoCarb2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7106,51 +7106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neisius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Llewellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7320,359 +7320,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des nanofils de SiC par émission de champ</w:t>
+                <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Choueib</w:t>
+                <w:t xml:space="preserve">S.T. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Journet</w:t>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NANOFILS ET NANOTUBES SEMICONDUCTEURS, 2ème workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710590v1</w:t>
+                <w:t xml:space="preserve">hal-01710951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
+                <w:t xml:space="preserve">Etude des nanofils de SiC par émission de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T. Purcell</w:t>
+                <w:t xml:space="preserve">M. Choueib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">C. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">GDR NANOFILS ET NANOTUBES SEMICONDUCTEURS, 2ème workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710951v1</w:t>
+                <w:t xml:space="preserve">hal-01710590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bengalore, India</w:t>
@@ -8120,51 +8120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>