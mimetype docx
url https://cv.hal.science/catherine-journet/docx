--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,5679 +100,5679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
+                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">2D Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866139v1</w:t>
+                <w:t xml:space="preserve">hal-05023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876822v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BN Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883463v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883470v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">BN Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883466v1</w:t>
+                <w:t xml:space="preserve">hal-04883463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866229v1</w:t>
+                <w:t xml:space="preserve">hal-04883470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023899v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
+              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023891v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">XXI B-MRS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016302v1</w:t>
+                <w:t xml:space="preserve">hal-05016292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020695v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016238v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Richard Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Souvignet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871120v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">salome forel</w:t>
+                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871104v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Léonard</w:t>
+                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871078v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
+                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023855v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871137v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016296v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750357v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
+                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+                <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883445v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSpain 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016246v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Souvignet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
+              <w:t xml:space="preserve">NanoSpain 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870365v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016271v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fabrication of 1D BN/Carbon Van der Waals heterostructures by atomic layer deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanako Okuno</w:t>
+                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
+              <w:t xml:space="preserve">ECERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870380v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Graphene - How to Synthesize Relevant Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards fabrication of 1D BN/Carbon Van der Waals heterostructures by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI B-MRS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t>
+              <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016292v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Rafald 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020669v1</w:t>
+                <w:t xml:space="preserve">hal-04871244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020633v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Graphene 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016314v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bois</w:t>
+                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020648v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870068v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">ICMCTF2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016255v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016309v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016312v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883436v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883430v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883420v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+                <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870245v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanako Okuno</w:t>
+                <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Graphene 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871244v1</w:t>
+                <w:t xml:space="preserve">hal-04883430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Graphene and 2DM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883414v1</w:t>
+                <w:t xml:space="preserve">hal-05016266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ALD of hexagonal Boron Nitride: towards h-BN/Carbon Van der Waals 1D heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
+              <w:t xml:space="preserve">240th ECS Fall Meeting (Virtual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020611v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tapish Saboo</w:t>
+                <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Graphene 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869858v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée C'Nano AURA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871227v1</w:t>
+                <w:t xml:space="preserve">hal-05020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Rafald 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883310v1</w:t>
+                <w:t xml:space="preserve">hal-04871227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapish Saboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene and 2DM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016266v1</w:t>
+                <w:t xml:space="preserve">hal-04869858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of hexagonal Boron Nitride: towards h-BN/Carbon Van der Waals 1D heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjun Hao</w:t>
+                <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240th ECS Fall Meeting (Virtual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869903v1</w:t>
+                <w:t xml:space="preserve">hal-04883310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5797,77 +5797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN membranes: environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,1150 +5899,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ALD boron nitride coated and infiltrated carbon materials for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016268v1</w:t>
+                <w:t xml:space="preserve">hal-04870129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016322v1</w:t>
+                <w:t xml:space="preserve">hal-05016318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Brioude</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870152v1</w:t>
+                <w:t xml:space="preserve">hal-05016327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016323v1</w:t>
+                <w:t xml:space="preserve">hal-05016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD boron nitride coated and infiltrated carbon materials for environmental applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Firlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewellyn Philip L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue (Washington - USA), United States</w:t>
+              <w:t xml:space="preserve">FOA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870129v1</w:t>
+                <w:t xml:space="preserve">hal-04889934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">Graphene 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016318v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016327v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016286v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
+              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889934v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN coated carbon nanostructures using ALD based polymer derived ceramics route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroNanoCarb2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7106,51 +7106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neisius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Llewellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7320,359 +7320,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
+                <w:t xml:space="preserve">Etude des nanofils de SiC par émission de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T. Purcell</w:t>
+                <w:t xml:space="preserve">M. Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">C. Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">GDR NANOFILS ET NANOTUBES SEMICONDUCTEURS, 2ème workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710951v1</w:t>
+                <w:t xml:space="preserve">hal-01710590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des nanofils de SiC par émission de champ</w:t>
+                <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Choueib</w:t>
+                <w:t xml:space="preserve">S.T. Purcell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Perisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Journet</w:t>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NANOFILS ET NANOTUBES SEMICONDUCTEURS, 2ème workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ecully, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710590v1</w:t>
+                <w:t xml:space="preserve">hal-01710951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical resonances of nanotubes and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Bengalore, India</w:t>
@@ -8120,51 +8120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>