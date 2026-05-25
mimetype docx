--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,921 +100,921 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
+              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023891v1</w:t>
+                <w:t xml:space="preserve">hal-05023899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride: A Key Material in the 2D Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NISM Annual Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023899v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and transfer of ultrathin boron nitride films for device preparation using Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Souvignet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866139v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOMIC LAYER DEPOSITION OF BORON NITRIDE ON CARBON NANOTUBES FOR FABRICATING ONE-DIMENSIONAL VAN DER WAALS HETEROSTRUCTURES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on 2D Heterostructures HOWDI Annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">BN Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876822v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BN Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883463v1</w:t>
+                <w:t xml:space="preserve">hal-04883470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883470v1</w:t>
+                <w:t xml:space="preserve">hal-04883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883466v1</w:t>
+                <w:t xml:space="preserve">hal-04866229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND TRANSFER OF ULTRATHIN BORON NITRIDE FILMS FOR DEVICE PREPARATION USING CHEMICAL VAPOR DEPOSITION</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">2D Materials 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866229v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t>
               </w:r>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1119,1409 +1119,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871137v1</w:t>
+                <w:t xml:space="preserve">hal-05023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">salome forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
+              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016296v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Richard Innis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750357v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883445v1</w:t>
+                <w:t xml:space="preserve">hal-05016238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023855v1</w:t>
+                <w:t xml:space="preserve">hal-04871120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 1D van der Waals heterostructures by deposition of atomic layers of boron nitride on carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">salome forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HOWDI Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016302v1</w:t>
+                <w:t xml:space="preserve">hal-04871104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+                <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bois</w:t>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020695v1</w:t>
+                <w:t xml:space="preserve">hal-04871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016238v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871120v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional hBN/CNT Van der Waals Heterostructures Fabricated by Atomic Layer Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">salome forel</w:t>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Richard Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871104v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871078v1</w:t>
+                <w:t xml:space="preserve">hal-04883445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,90 +2559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Souvignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2661,256 +2661,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bellevue (Washington - USA), United States</w:t>
+              <w:t xml:space="preserve">ECERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871036v1</w:t>
+                <w:t xml:space="preserve">hal-05016271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016271v1</w:t>
+                <w:t xml:space="preserve">hal-04871036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Graphene - How to Synthesize Relevant Hexagonal Boron Nitride</w:t>
               </w:r>
@@ -2965,103 +2965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth complex as self-calibrate photoluminescent sensor for pressure measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
@@ -3090,90 +3090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3211,90 +3211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fabrication of 1D BN/Carbon Van der Waals heterostructures by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3313,1041 +3313,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanako Okuno</w:t>
+                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871244v1</w:t>
+                <w:t xml:space="preserve">hal-04870245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Copper based Metal-Organic Framework Thin Film by Molecular Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+                <w:t xml:space="preserve">Controlled fabrication of BN/C one-dimensional van der Waals heterostructures by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Rafald 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870245v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016255v1</w:t>
+                <w:t xml:space="preserve">hal-05016314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016314v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermometric and pressure independent nano-probe via Upconversion photoluminescence: application to temperature measurement in tribological contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bois</w:t>
+                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022 - 15th International Conference on Modern Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">ICMCTF2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020648v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic layer deposition of BN based on polymer derived ceramics routes: fabrication of functional and protective coating</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCTF2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870068v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Heating in Upconverting GdVO4: Yb3+ /Er3+ Nano-sensor for Thermometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International material conference "Matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020669v1</w:t>
+                <w:t xml:space="preserve">hal-05020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano-sondes thermométriques photoluminescentes : vers une application pour les contacts tribologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIFT 2022 – 33èmes Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Graphene 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020633v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4389,90 +4389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4510,90 +4510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4631,90 +4631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4752,90 +4752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4899,64 +4899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boitumelo Matsoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4998,77 +4998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD of hexagonal Boron Nitride: towards h-BN/Carbon Van der Waals 1D heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">240th ECS Fall Meeting (Virtual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,90 +5093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5214,90 +5214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of photoluminescent lanthanide-doped nano-probes: application to temperature measurement in tribological contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5333,312 +5333,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Gikonyo</w:t>
+                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapish Saboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafald 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871227v1</w:t>
+                <w:t xml:space="preserve">hal-04869858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD of Boron Nitride by Polymer derived ceramics chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tapish Saboo</w:t>
+                <w:t xml:space="preserve">Deposition of Porphyrinic Metal-Organic Framework Thin Film by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Gikonyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fateeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2021 (Virtual meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tampa (FL), United States</w:t>
+              <w:t xml:space="preserve">Rafald 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869858v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5676,90 +5676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,64 +5797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN membranes: environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5899,1137 +5899,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALD boron nitride coated and infiltrated carbon materials for environmental applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALD/ALE2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bellevue (Washington - USA), United States</w:t>
+              <w:t xml:space="preserve">Graphene 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870129v1</w:t>
+                <w:t xml:space="preserve">hal-05016323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
+                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016318v1</w:t>
+                <w:t xml:space="preserve">hal-05016268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016327v1</w:t>
+                <w:t xml:space="preserve">hal-05016322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016286v1</w:t>
+                <w:t xml:space="preserve">hal-04870152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALD boron nitride coated and infiltrated carbon materials for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
+              <w:t xml:space="preserve">ALD/ALE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889934v1</w:t>
+                <w:t xml:space="preserve">hal-04870129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t>
+                <w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Heteronanocarb 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016323v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016268v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangdi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016322v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New atomic layer deposition (ALD) of boron nitride (BN) based on polymer derived ceramics route: Potentiality for complex nanostructure fabrication</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of boron-substituted nanoporous carbons with high energy of hydrogen adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Firlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Kuchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llewellyn Philip L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Wursburg, Germany</w:t>
+              <w:t xml:space="preserve">FOA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Queensland, May 2019, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870152v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of BN coated carbon nanostructures using ALD based polymer derived ceramics route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,51 +8120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hossain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=salome forel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Toury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fateeva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ledoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapish Saboo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pfeifer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Kuchta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llewellyn Philip L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llewellin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Pascale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derouet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipppe Poncharal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2012.6316854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Purcell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Penicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kasumov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deblock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouchiat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>