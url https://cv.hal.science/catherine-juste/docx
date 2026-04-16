--- v0 (2026-03-04)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine juste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Metaproteomics: A Unique Tool to Characterize the Active Microbiome in Health and Diseases, and Pave the Road towards New Biomarkers—Example of Crohn’s Disease and Ulcerative Colitis Flare-Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1340. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11081340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metaproteomics Initiative: a coordinated approach for propelling the functional characterization of microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ø. Arntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Benndorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent G H Eijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Plancade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fieschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Shoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouyan Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mardinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteroides sp. strain D8, the first cholesterol-reducing bacterium isolated from human feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5742-5749. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02806-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage entérohépatique des acides biliaires individuels chez le porc : sécrétion biliaire et pool circulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand-Defretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3A), pp.642-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile secretion in the fistulated pig : effect of the method used for bile reinfusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation de la bile dans l'ileon terminal de porc : effet sur le niveau de secretion des acides biliaires et sur l'utilisation digestive du regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 22 (1A), pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion biliaire chez le porc : niveau et réponse au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Animale, Biochimie, Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1A), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00897431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiszlewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du regime lipidique sur la saturation de la bile en cholesterol chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Assessment of Metaproteome Investigation (CAMPI): A Multi-Lab Comparison of Established Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Schallert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schäpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine juste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Metaproteomics: A Unique Tool to Characterize the Active Microbiome in Health and Diseases, and Pave the Road towards New Biomarkers—Example of Crohn’s Disease and Ulcerative Colitis Flare-Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1340. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11081340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Plancade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metaproteomics Initiative: a coordinated approach for propelling the functional characterization of microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ø. Arntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Benndorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent G H Eijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fieschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Shoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouyan Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mardinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteroides sp. strain D8, the first cholesterol-reducing bacterium isolated from human feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5742-5749. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02806-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage entérohépatique des acides biliaires individuels chez le porc : sécrétion biliaire et pool circulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand-Defretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3A), pp.642-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile secretion in the fistulated pig : effect of the method used for bile reinfusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation de la bile dans l'ileon terminal de porc : effet sur le niveau de secretion des acides biliaires et sur l'utilisation digestive du regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 22 (1A), pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion biliaire chez le porc : niveau et réponse au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Animale, Biochimie, Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1A), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00897431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiszlewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du regime lipidique sur la saturation de la bile en cholesterol chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus &#216;. Arntzen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Becher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Benndorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G H Eijsink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01176-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02806-06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand-Defretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;rat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Breant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Fredou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schallert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sch&#228;pe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus &#216;. Arntzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Becher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Benndorf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G H Eijsink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01176-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02806-06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand-Defretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;rat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Breant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Fredou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>