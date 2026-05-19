--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine juste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Metaproteomics: A Unique Tool to Characterize the Active Microbiome in Health and Diseases, and Pave the Road towards New Biomarkers—Example of Crohn’s Disease and Ulcerative Colitis Flare-Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1340. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11081340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Plancade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metaproteomics Initiative: a coordinated approach for propelling the functional characterization of microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ø. Arntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Benndorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent G H Eijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fieschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Shoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouyan Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mardinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteroides sp. strain D8, the first cholesterol-reducing bacterium isolated from human feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5742-5749. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02806-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage entérohépatique des acides biliaires individuels chez le porc : sécrétion biliaire et pool circulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand-Defretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3A), pp.642-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile secretion in the fistulated pig : effect of the method used for bile reinfusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation de la bile dans l'ileon terminal de porc : effet sur le niveau de secretion des acides biliaires et sur l'utilisation digestive du regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 22 (1A), pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion biliaire chez le porc : niveau et réponse au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Animale, Biochimie, Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1A), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00897431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiszlewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du regime lipidique sur la saturation de la bile en cholesterol chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine juste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.987. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-51059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Metaproteomics: A Unique Tool to Characterize the Active Microbiome in Health and Diseases, and Pave the Road towards New Biomarkers—Example of Crohn’s Disease and Ulcerative Colitis Flare-Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1340. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11081340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metaproteomics Initiative: a coordinated approach for propelling the functional characterization of microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van den Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Ø. Arntzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Becher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Benndorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent G H Eijsink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01176-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Iterative Searches of Large Databases to Interpret Large Human Gut Metaproteomic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bassignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Plancade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (3), pp.1522-1534. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human IgA binds a diverse array of commensal bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Sterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehane Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fieschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217 (3), pp.e20181635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20181635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Shoaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouyan Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mardinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteroides sp. strain D8, the first cholesterol-reducing bacterium isolated from human feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lepercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5742-5749. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02806-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage entérohépatique des acides biliaires individuels chez le porc : sécrétion biliaire et pool circulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand-Defretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3A), pp.642-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile secretion in the fistulated pig : effect of the method used for bile reinfusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 23 (4), pp.765-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation de la bile dans l'ileon terminal de porc : effet sur le niveau de secretion des acides biliaires et sur l'utilisation digestive du regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 22 (1A), pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excrétion biliaire chez le porc : niveau et réponse au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Breant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Animale, Biochimie, Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1A), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00897431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium duncaniae A2-165 regulates the expression of butyrate synthesis, ferrous iron uptake, and stress-response genes based on acetate consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Club des bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary proteins on serum and biliary lipids and on cholesterol precipitation from pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiszlewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary manipulation of proteins in pig bile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du regime lipidique sur la saturation de la bile en cholesterol chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of bacterial RNA-Seq & human gut microbiota metaproteomic datasets highlights Faecalibacterium duncaniae A2-165’s import systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International metaproteomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus &#216;. Arntzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Becher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Benndorf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G H Eijsink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01176-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02806-06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand-Defretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;rat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Breant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Fredou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verstraeten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-51059-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bassignani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081340" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van den Bossche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus &#216;. Arntzen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Becher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Benndorf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G H Eijsink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01176-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00669" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fieschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20181635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raibaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02806-06" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand-Defretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;rat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00897431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Breant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Fredou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auboiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiszlewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thorin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Domingo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>