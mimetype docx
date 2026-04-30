--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -2070,51 +2070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50CBA5E9"/>
+    <w:nsid w:val="7ED62F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>