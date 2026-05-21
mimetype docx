--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -221,1311 +221,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+                <w:t xml:space="preserve">Chapitre 7. L’organisation de la gouvernance dans les établissements publics de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP; Presses de l’EHESP, pp.185-218, 2024, 978-2-8109-1162-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.louaz.2024.01.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423882v1</w:t>
+                <w:t xml:space="preserve">hal-04517202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’aube de l’an II des GHT. Focus sur le règlement intérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'hôpital territorial : une fiction juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04268742v1</w:t>
+              <w:t xml:space="preserve">Refonder les organisations de santé. Vers l'hôpital post-industriel : Repères sur les transformations hospitalières et modèles d'avenir [Ouvrage] / Dumond, Jean-Paul, coor.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seli Arslan, pp.135-146, 2022, 978-2-84276-284-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations, adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entre concurrence et coopération : un « effet bloc » des incitations réglementaires sur les relations entre établissements de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Budet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...630 lines deleted...]
-                <w:t xml:space="preserve">hal-01573126v1</w:t>
+              <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des mines, 2016, Economie et gestion, 9782356713896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. L’organisation de la gouvernance dans les établissements publics de santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Louazel, Erwan Ollivier (Dir.). Le management en santé : Gestion et conduite des organisations de santé. Presses de l’EHESP, 528 p.</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04517202v1</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôpital territorial : une fiction juridique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">À l’aube de l’an II des GHT. Focus sur le règlement intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Peinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refonder les organisations de santé. Vers l'hôpital post-industriel : Repères sur les transformations hospitalières et modèles d'avenir [Ouvrage] / Dumond, Jean-Paul, coor.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04268691v1</w:t>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 608, pp.402-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre concurrence et coopération : un « effet bloc » des incitations réglementaires sur les relations entre établissements de santé ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mutations, adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Arandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Budet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 608, pp.402-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can governments push providers to collaborate? A comparison of hospital network reforms in France and the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2020.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GHT : le droit à l’épreuve de la réalité hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Piolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirathees Sivarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 593, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’an II du groupement hospitalier de territoire : un processus intégratif confirmé, une légitimité faiblement renforcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation de la coopération hospitalière : le groupement hospitalier de territoire (GHT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 369, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération hospitalière et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération inter-hospitalière : entre continuité et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° spécial, pp.39-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils juridiques de coopération issus de la loi HPST : des instruments au service de la restructuration de l'offre hospitalière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531189v1</w:t>
+                <w:t xml:space="preserve">Marie-Laure Moquet-Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.687-699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1543,51 +1543,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moquet-Anger Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,64 +1653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve de droit hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Moquet-Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,51 +1795,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement de santé à l'épreuve de la coopération interhospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Rennes, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020REN1G002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1898,64 +1898,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre concurrence et coopération : un &amp;quot;effet bloc&amp;quot; des incitations réglementaires sur les relations entre établissements de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Louazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management hospitalier et territoires : les nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2070,51 +2070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ED62F9C"/>
+    <w:nsid w:val="5758AB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2301,51 +2301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-keller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1600-9715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/91150747125716302592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463630480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Peinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Budet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Duff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Piolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirathees Sivarajah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moquet-Anger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04265219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquet-Anger Marie-Laure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroger Chantal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-droit-hospitalier/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Toupillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03191596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1G002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-keller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1600-9715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/91150747125716302592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000463630480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517202v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.louaz.2024.01.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cr&#233;pin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Peinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Budet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Piolin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirathees Sivarajah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moquet-Anger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04265219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquet-Anger Marie-Laure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve Pierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroger Chantal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/le-droit-hospitalier/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04268825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Toupillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03191596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN1G002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>