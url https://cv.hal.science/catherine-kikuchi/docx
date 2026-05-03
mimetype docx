--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1725,412 +1725,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Sexualités et interdits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'imprimeur allemand dans les premiers temps des presses européennes : modèle et contre-modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385518v1</w:t>
+                <w:t xml:space="preserve">hal-03017334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imprimerie en réseau : la construction de l’édition comme marché économique et culturel (Venise, 1469-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.4371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imprimeur allemand dans les premiers temps des presses européennes : modèle et contre-modèle</w:t>
+                <w:t xml:space="preserve">Transmettre à bon escient : le rôle de l'héritage et de l'éducation dans l'imprimerie vénitienne (1469-1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+              <w:t xml:space="preserve">Camenulae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017334v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre à bon escient : le rôle de l'héritage et de l'éducation dans l'imprimerie vénitienne (1469-1530)</w:t>
+                <w:t xml:space="preserve">Concurrence et collaboration dans le monde du livre vénitien, 1469-début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camenulae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.185-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2018.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021539v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence et collaboration dans le monde du livre vénitien, 1469-début du XVIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Sexualités et interdits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (1), pp.185-212. </w:t>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.9-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2018.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questes.4459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017339v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de communauté de métier en l'absence de corporation</w:t>
               </w:r>
@@ -2188,200 +2188,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production incunable vénitienne et le milieu du livre. Une approche quantitative et comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Moyen Âge de Game of thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.479 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526733v1</w:t>
+                <w:t xml:space="preserve">hal-01584446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Moyen Âge de Game of thrones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production incunable vénitienne et le milieu du livre. Une approche quantitative et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.36-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crm.13765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01584446v1</w:t>
+                <w:t xml:space="preserve">hal-01526733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Francfort, un Allemand à Venise au tournant du XVe siècle</w:t>
               </w:r>
@@ -3285,204 +3285,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre plate et Âges obscurs. De Twitter aux amphis, que faire des clichés médiévaux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Besson</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rideau-Kikuchi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Clichés dans l'histoire. Actes du colloque Fest'Ain d'histoire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didaskalie, 2020</w:t>
+              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.19-26, 2020, 978-2-38094-121-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017310v1</w:t>
+                <w:t xml:space="preserve">halshs-03083928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+                <w:t xml:space="preserve">Terre plate et Âges obscurs. De Twitter aux amphis, que faire des clichés médiévaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kikuchi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rideau-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau monde éditions, pp.19-26, 2020, 978-2-38094-121-0</w:t>
+              <w:t xml:space="preserve">Les Clichés dans l'histoire. Actes du colloque Fest'Ain d'histoire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didaskalie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03083928v1</w:t>
+                <w:t xml:space="preserve">hal-03017310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des humanistes italiens au-delà des Alpes : des imprimés voyageurs entre le XVe et le début du XVIe siècle</w:t>
               </w:r>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournieroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BP7R2WSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04415595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guilhem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86600-6_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournieroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BP7R2WSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04415595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guilhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86600-6_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>