--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1725,174 +1725,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imprimeur allemand dans les premiers temps des presses européennes : modèle et contre-modèle</w:t>
+                <w:t xml:space="preserve">L’imprimerie en réseau : la construction de l’édition comme marché économique et culturel (Venise, 1469-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017334v1</w:t>
+                <w:t xml:space="preserve">hal-03017333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imprimerie en réseau : la construction de l’édition comme marché économique et culturel (Venise, 1469-1500)</w:t>
+                <w:t xml:space="preserve">L'imprimeur allemand dans les premiers temps des presses européennes : modèle et contre-modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.4371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017333v1</w:t>
+                <w:t xml:space="preserve">hal-03017334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre à bon escient : le rôle de l'héritage et de l'éducation dans l'imprimerie vénitienne (1469-1530)</w:t>
               </w:r>
@@ -2188,200 +2188,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Moyen Âge de Game of thrones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production incunable vénitienne et le milieu du livre. Une approche quantitative et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.36-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584446v1</w:t>
+                <w:t xml:space="preserve">hal-01526733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production incunable vénitienne et le milieu du livre. Une approche quantitative et comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Moyen Âge de Game of thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.479 - 507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526733v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Francfort, un Allemand à Venise au tournant du XVe siècle</w:t>
               </w:r>
@@ -4050,51 +4050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournieroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BP7R2WSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04415595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4371" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guilhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86600-6_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rideau-Kikuchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05027445v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kikuchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numeriquepremium.com/e-manuels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fulconis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gu&#233;na" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hasdenteufel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sancho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alamenciak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04743478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04866151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tournieroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.191.0219" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.10489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BP7R2WSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreyre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calafat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04415595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.025.0144" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2018.114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guilhem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Troadec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Anheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03066631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W. Sawyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilhem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.4438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86600-6_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21723" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01526766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>