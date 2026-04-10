--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a mid-Holocene earthquake-triggered megaturbidite south of the Chile Triple Junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Fingerprints of Modern Sediments in the South China Sea Resulting From Source‐to‐Sink Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Piret</w:t>
+                <w:t xml:space="preserve">M. Sarnthein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
+                <w:t xml:space="preserve">C. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Tamayo Hernando</w:t>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.1979-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806839v1</w:t>
+                <w:t xml:space="preserve">hal-03118196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fingerprints of Modern Sediments in the South China Sea Resulting From Source‐to‐Sink Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kissel</w:t>
+                <w:t xml:space="preserve">First evidence of a mid-Holocene earthquake-triggered megaturbidite south of the Chile Triple Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sarnthein</w:t>
+                <w:t xml:space="preserve">Sébastien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laj</w:t>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Wandres</w:t>
+                <w:t xml:space="preserve">Alvaro Tamayo Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (7), pp.1979-1993. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118196v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated calibration of the clumped isotope thermometer in planktonic and benthic foraminifera</w:t>
               </w:r>
@@ -2352,307 +2352,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calcification depth and Mg/Ca thermometry of Pulleniatina obliquiloculata in the tropical Indo-Pacific: A core-top study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haowen Dang</w:t>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimin Jian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tingting Wang</w:t>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917028v1</w:t>
+                <w:t xml:space="preserve">hal-01791462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
+                <w:t xml:space="preserve">The calcification depth and Mg/Ca thermometry of Pulleniatina obliquiloculata in the tropical Indo-Pacific: A core-top study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haowen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galderic Lastras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">Tingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01791462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
@@ -3841,64 +3841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precessional changes in the western equatorial Pacific Hydroclimate: A 240 kyr marine record from the Halmahera Sea, East Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haowen Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhimin Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,64 +3997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 436, pp.112 - 122. </w:t>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene geomagnetic field intensity variations: Contribution from the low latitude Canary Islands site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kissel Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perez-Torrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,303 +5009,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dansgaard-Oeschger cycles: Interactions between ocean and sea ice intrinsic to the Nordic seas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trond Dokken</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/palo.20042⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118206v1</w:t>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Kissel</w:t>
+                <w:t xml:space="preserve">Dansgaard-Oeschger cycles: Interactions between ocean and sea ice intrinsic to the Nordic seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Dokken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerim Nisancioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haberle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/palo.20042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744557v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the strength of the North Atlantic bottom water during Holocene</w:t>
               </w:r>
@@ -8151,51 +8151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørg Risebrobakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Balbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Dokken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eystein Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,289 +8562,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in procedure and paleointensity selection criteria (PICRIT-03) for Thellier and Thellier determinations: application to Hawaiian basaltic long cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of u-channels during acquisition and demagnetization of remanence: implications for paleomagnetic and rock magnetic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Brachfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 147 (2-3), pp.155-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2004.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 145 (1-4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118301v1</w:t>
+                <w:t xml:space="preserve">hal-02395296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of u-channels during acquisition and demagnetization of remanence: implications for paleomagnetic and rock magnetic measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements in procedure and paleointensity selection criteria (PICRIT-03) for Thellier and Thellier determinations: application to Hawaiian basaltic long cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 145 (1-4), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2004, 147 (2-3), pp.155-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2003.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2004.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395296v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene history of the Larsen-A Ice Shelf constrained by geomagnetic paleointensity dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Brachfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Domack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12644,51 +12644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karsenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vervoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Urrutia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3401-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wandres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyee Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rg Risebrobakken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Fahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Stein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Toer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Pan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027741" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Doressoundiram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trippanera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porreca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winkler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Piret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tamayo Hernando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarnthein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007571" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8723JM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XVB27JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sasco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLJ8QLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLM6QDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Backman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakobsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl988rp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B824E1D25C1F812375FAE4C3CB4636637CA8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006320" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caricchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sagnotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mattei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003940" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005550" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aracena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez-Torrado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carracedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RBM81HT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8FTFP86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acocella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornalley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Dokken" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Nisancioglu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Battisti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20042" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Galaasen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Kroon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002244" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubbins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT538RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Carracedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB15G7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Zheng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZDT0RS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001980" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9B28HD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ8F96NM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Russon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001755" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532153v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikki Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses S. Ninnemann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Richter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.320.5874.316a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Piotrowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001624" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148924" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Breda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.07.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2S2W5G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balbon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKS2709-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.11.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL4VP9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001122" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV65G3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118301v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.06.010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQZF4J7N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Brachfeld" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.12.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29C5WR6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G19643.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solheid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00212-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PKM25H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wagner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00135-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG84V6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00251-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDTB360-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01565-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF96NP0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118543v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Channell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0571" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNFG5QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119671v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Moskowitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00033-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L3RX6XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119644v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rosenbaum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00032-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVG7TL0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910412v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118296v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/145GM19" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897888v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.T. Channell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karsenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vervoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Urrutia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3401-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wandres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyee Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rg Risebrobakken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Fahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Stein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Toer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Pan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027741" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Doressoundiram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trippanera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porreca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winkler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarnthein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Piret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tamayo Hernando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8723JM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XVB27JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sasco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLJ8QLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLM6QDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Backman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakobsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl988rp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B824E1D25C1F812375FAE4C3CB4636637CA8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006320" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caricchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sagnotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mattei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003940" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005550" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aracena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez-Torrado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carracedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RBM81HT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8FTFP86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acocella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornalley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Dokken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Nisancioglu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Battisti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Galaasen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Kroon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002244" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubbins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT538RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Carracedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB15G7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Zheng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZDT0RS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001980" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9B28HD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ8F96NM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Russon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001755" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532153v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikki Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses S. Ninnemann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Richter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.320.5874.316a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Piotrowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001624" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148924" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Breda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.07.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2S2W5G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balbon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKS2709-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.11.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL4VP9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001122" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV65G3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Brachfeld" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29C5WR6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.06.010" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQZF4J7N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G19643.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solheid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00212-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PKM25H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wagner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00135-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG84V6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00251-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDTB360-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01565-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF96NP0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118543v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Channell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0571" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNFG5QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119671v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Moskowitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00033-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L3RX6XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119644v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rosenbaum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00032-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVG7TL0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910412v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118296v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/145GM19" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897888v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.T. Channell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>