--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -736,827 +736,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial‐Interglacial Circulation and Climatic Changes in the South Indian Ocean (Kerguelen Plateau Region) Recorded by Detrital and Biogenic Magnetic Minerals</w:t>
+                <w:t xml:space="preserve">Unravelling megaturbidite deposition: Evidence for turbidite stacking/amalgamation and seiche influence during the 1601 &amp;lt;scp&amp;gt;ce&amp;lt;/scp&amp;gt; earthquake at Lake Lucerne, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Liu</w:t>
+                <w:t xml:space="preserve">Flor Vermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nore Praet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Cnudde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (5), pp.1496-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB027741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.13094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311970v1</w:t>
+                <w:t xml:space="preserve">hal-04087264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling megaturbidite deposition: Evidence for turbidite stacking/amalgamation and seiche influence during the 1601 &amp;lt;scp&amp;gt;ce&amp;lt;/scp&amp;gt; earthquake at Lake Lucerne, Switzerland</w:t>
+                <w:t xml:space="preserve">Glacial‐Interglacial Circulation and Climatic Changes in the South Indian Ocean (Kerguelen Plateau Region) Recorded by Detrital and Biogenic Magnetic Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vermassen</w:t>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
+                <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nore Praet</w:t>
+                <w:t xml:space="preserve">Yongxin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Cnudde</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (5), pp.1496-1520. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.13094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087264v1</w:t>
+                <w:t xml:space="preserve">hal-04311970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of Primary Productivity in the Northwestern Arabian Sea During the Last 23,000 Years and Their Paleoclimatological Implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the combination of the planktonic foraminiferal Mg/Ca, clumped (Δ&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;) and conventional (δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O) stable isotope paleothermometers in palaeoceanographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
+                <w:t xml:space="preserve">Marion Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Doressoundiram</w:t>
+                <w:t xml:space="preserve">Mathieu Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022PA004453⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 339, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874269v1</w:t>
+                <w:t xml:space="preserve">hal-04291869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of the planktonic foraminiferal Mg/Ca, clumped (Δ&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;) and conventional (δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O) stable isotope paleothermometers in palaeoceanographic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Peral</w:t>
+                <w:t xml:space="preserve">Variations of Primary Productivity in the Northwestern Arabian Sea During the Last 23,000 Years and Their Paleoclimatological Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinquan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bonnin</w:t>
+                <w:t xml:space="preserve">Florian Doressoundiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 339, pp.22-34. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022PA004453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291869v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting Inverse Magnetic Fabric in Miocene Dikes From Eastern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Moernaut</w:t>
+                <w:t xml:space="preserve">D. Trippanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">M. Porreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987192v1</w:t>
+                <w:t xml:space="preserve">insu-03721893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Inverse Magnetic Fabric in Miocene Dikes From Eastern Iceland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Porreca</w:t>
+                <w:t xml:space="preserve">Seismo‐Turbidites in Aysén Fjord (Southern Chile) Reveal a Complex Pattern of Rupture Modes Along the 1960 Megathrust Earthquake Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Urbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Kissel</w:t>
+                <w:t xml:space="preserve">Jasper Moernaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Winkler</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, </w:t>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03721893v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atlantic Meridional Overturning Circulation as productivity regulator of the North Atlantic Subtropical Gyre</w:t>
               </w:r>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Lebreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ondina Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 415, pp.105965. </w:t>
@@ -1804,855 +1804,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fingerprints of Modern Sediments in the South China Sea Resulting From Source‐to‐Sink Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The calcification depth and Mg/Ca thermometry of Pulleniatina obliquiloculata in the tropical Indo-Pacific: A core-top study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sarnthein</w:t>
+                <w:t xml:space="preserve">Haowen Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laj</w:t>
+                <w:t xml:space="preserve">Zhimin Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Wandres</w:t>
+                <w:t xml:space="preserve">Jiawang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007571⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118196v1</w:t>
+                <w:t xml:space="preserve">hal-02917028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a mid-Holocene earthquake-triggered megaturbidite south of the Chile Triple Junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bertrand</w:t>
+                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maarten van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galderic Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Tamayo Hernando</w:t>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.324 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806839v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated calibration of the clumped isotope thermometer in planktonic and benthic foraminifera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of hydrographic reorganizations and iceberg discharges at the junction between the Northeast Atlantic and Norwegian Sea basins surrounding Heinrich event 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dewilde</w:t>
+                <w:t xml:space="preserve">Mélanie Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Londeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.236 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872449v1</w:t>
+                <w:t xml:space="preserve">hal-01806882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of hydrographic reorganizations and iceberg discharges at the junction between the Northeast Atlantic and Norwegian Sea basins surrounding Heinrich event 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Rossignol</w:t>
+                <w:t xml:space="preserve">Updated calibration of the clumped isotope thermometer in planktonic and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.10.042⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806882v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Event Record of Aysén Fjord (Chilean Patagonia): An Interplay of Volcanic Eruptions and Crustal and Megathrust Earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten van Daele</w:t>
+                <w:t xml:space="preserve">Magnetic Fingerprints of Modern Sediments in the South China Sea Resulting From Source‐to‐Sink Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galderic Lastras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
+                <w:t xml:space="preserve">M. Sarnthein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">C. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014573⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.1979-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791462v1</w:t>
+                <w:t xml:space="preserve">hal-03118196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calcification depth and Mg/Ca thermometry of Pulleniatina obliquiloculata in the tropical Indo-Pacific: A core-top study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First evidence of a mid-Holocene earthquake-triggered megaturbidite south of the Chile Triple Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimin Jian</w:t>
+                <w:t xml:space="preserve">Loïc Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawang Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Sébastien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Wang</w:t>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Tamayo Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917028v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
@@ -3059,77 +3059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signature of river sediments drained into the southern and eastern part of the South China Sea (Malay Peninsula, Sumatra, Borneo, Luzon and Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wandres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,64 +3188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional seesaw between the North Atlantic and Nordic Seas during the last glacial abrupt climate events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Backman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakobsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3477,51 +3477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of interstitial water changes in calibration methods applied to XRF core-scanning major elements in long sediment cores: Case study from the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,77 +3594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic minerals in three Asian rivers draining into the South China Sea: Pearl, Red, and Mekong Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Wandres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Caricchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cifelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sagnotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,700 +3835,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precessional changes in the western equatorial Pacific Hydroclimate: A 240 kyr marine record from the Halmahera Sea, East Indonesia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleosecular variation of the earth magnetic field at the Canary Islands over the last 15 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kissel Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodriguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perez-Torrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carracedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005550⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.52 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806666v1</w:t>
+                <w:t xml:space="preserve">hal-01806673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene variations in productivity associated with changes in glacier activity and freshwater flux in the central basin of the Strait of Magellan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy of an extinct magmatic system along a divergent plate boundary: Alftafjordur, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trippanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Porreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Acocella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6306 - 6313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806109v1</w:t>
+                <w:t xml:space="preserve">hal-01806105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene geomagnetic field intensity variations: Contribution from the low latitude Canary Islands site</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene variations in productivity associated with changes in glacier activity and freshwater flux in the central basin of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carracedo</w:t>
+                <w:t xml:space="preserve">Claudia Aracena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 436, pp.112 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01805580v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleosecular variation of the earth magnetic field at the Canary Islands over the last 15 ka</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Holocene geomagnetic field intensity variations: Contribution from the low latitude Canary Islands site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodriguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perez-Torrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carracedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 412, pp.52 - 60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 430, pp.178 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01806673v1</w:t>
+                <w:t xml:space="preserve">hal-01805580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of an extinct magmatic system along a divergent plate boundary: Alftafjordur, Iceland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Acocella</w:t>
+                <w:t xml:space="preserve">Precessional changes in the western equatorial Pacific Hydroclimate: A 240 kyr marine record from the Halmahera Sea, East Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haowen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (15), pp.6306 - 6313. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.148-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL065087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806105v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene North Atlantic Overturning in an atmosphere-ocean-sea ice model compared to proxy-based reconstructions</w:t>
               </w:r>
@@ -4540,51 +4540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blaschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thornalley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4759,609 +4759,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
+                <w:t xml:space="preserve">Dynamics of the earth magnetic field in the 10–75 kyr period comprising the Laschamp and Mono Lake excursions: New results from the French Chaîne des Puys in a global perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958015v1</w:t>
+                <w:t xml:space="preserve">hal-02938623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the earth magnetic field in the 10–75 kyr period comprising the Laschamp and Mono Lake excursions: New results from the French Chaîne des Puys in a global perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Late Miocene to early Pliocene climate variability off NW Africa (ODP 659)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.F. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieckzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02938623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dansgaard-Oeschger cycles: Interactions between ocean and sea ice intrinsic to the Nordic seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haberle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trond Dokken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerim Nisancioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.491-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/palo.20042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744557v1</w:t>
+                <w:t xml:space="preserve">hal-03118206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dansgaard-Oeschger cycles: Interactions between ocean and sea ice intrinsic to the Nordic seas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kerim Nisancioglu</w:t>
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/palo.20042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the strength of the North Atlantic bottom water during Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Toer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5427,824 +5427,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t>
+                <w:t xml:space="preserve">Rapid switches in subpolar North Atlantic hydrography and climate during the Last Interglacial (MIS 5e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montade</w:t>
+                <w:t xml:space="preserve">Nil Irvali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
+                <w:t xml:space="preserve">Ulysses Ninnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Eirik Galaasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+                <w:t xml:space="preserve">Yair Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Abarzua</w:t>
+                <w:t xml:space="preserve">Dick Kroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 181, pp.11-21. </w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.PA2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011PA002244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00691601v1</w:t>
+                <w:t xml:space="preserve">hal-03118211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid switches in subpolar North Atlantic hydrography and climate during the Last Interglacial (MIS 5e)</w:t>
+                <w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nil Irvali</w:t>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysses Ninnemann</w:t>
+                <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirik Galaasen</w:t>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yair Rosenthal</w:t>
+                <w:t xml:space="preserve">Sandor Mulsow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick Kroon</w:t>
+                <w:t xml:space="preserve">Ana M. Abarzua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.PA2207. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 181, pp.11-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011PA002244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118211v1</w:t>
+                <w:t xml:space="preserve">insu-00691601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic field intensity and inclination records from Hawaii and the Réunion Island: Geomagnetic implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Sedimentation rate control on diagenesis, East China Sea sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gubbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 187 (3-4), pp.170-187. </w:t>
+              <w:t xml:space="preserve">, 2011, 187 (3-4), pp.301-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118214v1</w:t>
+                <w:t xml:space="preserve">hal-03118213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of combined unspiked K–Ar and 40Ar/39Ar dating methods in the 14C age range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Carracedo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Laj</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938682v1</w:t>
+                <w:t xml:space="preserve">hal-00648846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation rate control on diagenesis, East China Sea sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of combined unspiked K–Ar and 40Ar/39Ar dating methods in the 14C age range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Zheng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Carracedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2011.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118213v1</w:t>
+                <w:t xml:space="preserve">hal-02938682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Geomagnetic field intensity and inclination records from Hawaii and the Réunion Island: Geomagnetic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (3-4), pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648846v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindanao Dome variability over the last 160 kyr: Episodic glacial cooling of the West Pacific Warm Pool</w:t>
               </w:r>
@@ -6269,64 +6269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Holbourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Kuhnt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (1), pp.PA1208. </w:t>
@@ -6364,64 +6364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsoon variability and deep oceanic circulation in the western equatorial Pacific over the last climatic cycle: Insights from sedimentary magnetic properties and sortable silt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kienast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,358 +6638,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar, K–Ar and $^{230}$Th–$^{238}$U dating of the Laschamp excursion: a radioisotopic tie-point for ice core and climate chronologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetic fraction: A tracer of deep water circulation in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad S. Singer</w:t>
+                <w:t xml:space="preserve">Thierry Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Wandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Guillou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.80-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 288 (3-4), pp.444-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199249v1</w:t>
+                <w:t xml:space="preserve">hal-03118219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic fraction: A tracer of deep water circulation in the North Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar, K–Ar and $^{230}$Th–$^{238}$U dating of the Laschamp excursion: a radioisotopic tie-point for ice core and climate chronologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad S. Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian R. Jicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 288 (3-4), pp.444-454. </w:t>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118219v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic particle characterization in the Seine river system: Implications for the determination of natural versus anthropogenic input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Russon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,408 +7190,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of the Iceland Basin Excursion from a spherical harmonics analysis and an iterative Bayesian inversion procedure of sedimentary records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millennial-scale propagation of Atlantic deep waters to the glacial Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
+                <w:t xml:space="preserve">Alexander Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Leonhardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Laj</w:t>
+                <w:t xml:space="preserve">Steven Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Hemming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.004⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532153v1</w:t>
+                <w:t xml:space="preserve">hal-03192906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to &amp;quot;Freshwater forcing: Will history repeat itself?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Morphology of the Iceland Basin Excursion from a spherical harmonics analysis and an iterative Bayesian inversion procedure of sedimentary records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 320 (5874), pp.316-317. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (1-4), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.320.5874.316a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00868916v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale propagation of Atlantic deep waters to the glacial Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Response to &amp;quot;Freshwater forcing: Will history repeat itself?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kikki Helga Flesche Kleiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Goldstein</w:t>
+                <w:t xml:space="preserve">Ulysses S. Ninnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidney Hemming</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas O. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (5874), pp.316-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008PA001624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.320.5874.316a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192906v1</w:t>
+                <w:t xml:space="preserve">cea-00868916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal variability of sea surface temperatures off North Iceland over the last 2000 years</w:t>
               </w:r>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Ezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 268, pp.137-142. </w:t>
@@ -7724,77 +7724,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced north Atlantic deep water coeval with the glacial lake Agassiz freshwater outburst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Flesche Kleiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysses Ninnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (1), pp.161-173. </w:t>
@@ -8017,77 +8017,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111, pp.B12103. </w:t>
@@ -8151,77 +8151,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørg Risebrobakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Balbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trond Dokken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eystein Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 241 (3-4), pp.505-516. </w:t>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial and Holocene sediment sources and transport patterns in the Skagerrak interpreted from high-resolution magnetic properties and grain size data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gyllencreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (11-12), pp.1247-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8374,64 +8374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic field behavior during the Iceland Basin and Laschamp geomagnetic excursions: A simple transitional field geometry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8478,51 +8478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signature of rapid climatic variations in glacial North Atlantic, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (10-11), pp.908-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8581,77 +8581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of u-channels during acquisition and demagnetization of remanence: implications for paleomagnetic and rock magnetic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Brachfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 145 (1-4), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8697,64 +8697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in procedure and paleointensity selection criteria (PICRIT-03) for Thellier and Thellier determinations: application to Hawaiian basaltic long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 147 (2-3), pp.155-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,64 +8826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Brachfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Domack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Leventer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8934,64 +8934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic signature of environmental changes in the last 1.2 Myr at ODP Site 1146, South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,77 +9063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic field intensity, North Atlantic Deep Water circulation and atmospheric Δ14C during the last 50 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9248,64 +9248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Muscheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (10), pp.1129-1139. </w:t>
@@ -9355,51 +9355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: ‘A late Pleistocene clockwise rotation phase of Zakynthos (Greece) and implications for the evolution of the western Aegean Arc’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 186 (2), pp.325-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9484,51 +9484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 332 (8), pp.483-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9574,77 +9574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic palaeointensity stack since 75ka (NAPIS–75) and the duration of the Laschamp event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Channell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9716,64 +9716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomagnetic field intensity at Hawaii for the last 420 kyr from the Hawaii Scientific Drilling Project core, Big Island, Hawaii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B7), pp.15317-15338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9801,272 +9801,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature magnetic behavior of titanomagnetites</w:t>
+                <w:t xml:space="preserve">Field-dependence of AC susceptibility in titanomagnetites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mike Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruce Moskowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 157 (3-4), pp.141-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00033-8⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 157 (3-4), pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00032-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119671v1</w:t>
+                <w:t xml:space="preserve">hal-03119644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-dependence of AC susceptibility in titanomagnetites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Low-temperature magnetic behavior of titanomagnetites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Moskowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Rosenbaum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Michael Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 157 (3-4), pp.129-139. </w:t>
+              <w:t xml:space="preserve">, 1998, 157 (3-4), pp.141-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00032-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00033-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119644v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 36 ka environmental record in the southern tropics : Lake Tritrivakely (Madgascar)</w:t>
               </w:r>
@@ -10438,51 +10438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des dynamiques des cycles oxydo-réducteurs du fer en Seine par le développement des traceurs physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cycles oxydo-reducteurs du fer en Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,230 +10635,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t>
+                <w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Konecny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Intersol 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534143v1</w:t>
+                <w:t xml:space="preserve">hal-00649000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des polluants métalliques en Seine : Influence des cycles oxydo-réducteurs sur les interactions entre MES et sédiments</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules magnétiques (métallique) en Seine : détermination de variations spatiales et saisonnières de l’apport naturel et anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Kissel</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konecny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ., France</w:t>
+              <w:t xml:space="preserve">Colloque Morphodynamique et Transport Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649000v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of metallic pollutants in the Seine River (France): Influence of oxydo-reduction cycles on the interactions between suspended particle matter and sediments</w:t>
               </w:r>
@@ -10870,51 +10870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Konecny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, ., Italy. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10978,51 +10978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vercruysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11202,51 +11202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of magnetic particles in the Seine river system : Implications for the determination of natural versus anthropogenic input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,51 +11362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eystein Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.1-4</w:t>
@@ -11624,77 +11624,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostratigraphy: From a Million to a Thousand Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Channell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramstein G., Landais A., Bouttes N., Sepulchre P., Govin A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology. Frontiers in Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-116, 2021, </w:t>
@@ -11732,64 +11732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Global Paleointensity Stack Since 75 kyr (GLOPIS-75) Calibrated to Absolute Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juerg Beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11836,77 +11836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie magnétique du million au millier d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E.T. Channell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.137-168, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12130,51 +12130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules ferrugineuses dans les matières en suspension de la Seine: apport du magnétisme environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariouche Kayvantash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12239,51 +12239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle des phases ferrugineuses dans la matière en suspension en Seine, programme PIREN-Seine, annual report 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12374,51 +12374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance et devenir des polluants métalliques dans le basin versant de la Seine: Apport de la mineralogie magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12644,51 +12644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karsenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vervoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Urrutia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3401-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wandres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyee Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rg Risebrobakken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Fahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Stein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Toer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Pan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027741" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Doressoundiram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trippanera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porreca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winkler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarnthein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Piret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tamayo Hernando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.01.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8723JM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917028v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XVB27JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sasco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLJ8QLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLM6QDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Backman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakobsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl988rp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B824E1D25C1F812375FAE4C3CB4636637CA8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006320" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caricchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sagnotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mattei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003940" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005550" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806109v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aracena" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez-Torrado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carracedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RBM81HT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8FTFP86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806105v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acocella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornalley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Dokken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Nisancioglu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Battisti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118211v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Galaasen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Kroon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002244" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubbins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT538RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Carracedo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB15G7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Zheng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZDT0RS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001980" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199249v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.030" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9B28HD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ8F96NM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Russon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001755" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532153v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanci" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikki Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses S. Ninnemann" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Richter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.320.5874.316a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Piotrowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001624" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148924" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Breda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.07.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2S2W5G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balbon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKS2709-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.11.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL4VP9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001122" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV65G3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Brachfeld" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29C5WR6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.06.010" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQZF4J7N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G19643.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solheid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00212-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PKM25H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wagner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00135-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG84V6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00251-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDTB360-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01565-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF96NP0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118543v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Channell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0571" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNFG5QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119671v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Moskowitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00033-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L3RX6XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119644v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rosenbaum" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00032-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVG7TL0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910412v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118296v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/145GM19" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897888v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.T. Channell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karsenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Vervoort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Wils" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Vanneste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Urrutia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3401-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stevenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wandres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyee Wong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rg Risebrobakken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Fahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Stein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Jansen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Toer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004500" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vermassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Daele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nore Praet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Cnudde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Pan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Doressoundiram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trippanera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Porreca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Winkler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moernaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fauquembergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2018.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XVB27JX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galderic Lastras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014573" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Londeix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB8723JM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarnthein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007571" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Piret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tamayo Hernando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sasco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLJ8QLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.11.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLM6QDB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gyllencreutz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Backman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakobsson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683606hl988rp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B824E1D25C1F812375FAE4C3CB4636637CA8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006320" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caricchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cifelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sagnotti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mattei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003940" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perez-Torrado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carracedo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8FTFP86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acocella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aracena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kilian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RBM81HT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005550" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaschek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thornalley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieckzny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.02.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6ZG6SH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Dokken" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Nisancioglu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Battisti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20042" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Irvali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Ninnemann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Galaasen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Kroon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbo Zheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTZDT0RS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Carracedo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2011.03.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB15G7Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118214v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davies" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubbins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT538RG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019786v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001980" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118219v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cremer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ8F96NM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Singer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F9B28HD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763131v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Russon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001755" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Piotrowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goldstein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001624" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leonhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00868916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikki Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses S. Ninnemann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Richter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.320.5874.316a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00817389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Flesche Kleiven" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1148924" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muttoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Ravazzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Breda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pini" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2006.07.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP2S2W5G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Roberts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004126" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balbon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGKS2709-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.11.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPL4VP9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118231v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001122" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132819v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VPV65G3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Brachfeld" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2003.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29C5WR6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118301v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2004.06.010" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQZF4J7N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Leventer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G19643.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solheid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(03)00212-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17PKM25H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Wagner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00135-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XG84V6P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118499v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00251-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTDTB360-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01565-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF96NP0B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118543v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Channell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2000.0571" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNFG5QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900113" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119644v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jackson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Moskowitz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Rosenbaum" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00032-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVG7TL0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119671v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jackson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00033-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L3RX6XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850362v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Konecny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850361v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649000v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534143v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konecny" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649003v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00646953v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vercruysse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Edel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910412v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023608v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Eir&#237;ksson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03895146v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Banzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bretel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamiaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118296v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/145GM19" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897888v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.T. Channell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04555209v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132363v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648851v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>