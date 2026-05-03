--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -771,291 +771,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.9967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+                <w:t xml:space="preserve">hal-04283845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Guillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.9967. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283845v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of common carp (Cyprinus carpio L.) sperm induced by short-term storage does not alter global DNA methylation and specific histone modifications in offspring</w:t>
               </w:r>
@@ -1439,64 +1439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryoconservation des cellules germinales souches chez la truite arc-en-ciel : une stratégie pour restaurer l’intégralité d’un génotype d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,412 +1818,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of European eel sperm cryopreservation protocols with standardization as a target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear import of Xenopus egg extract components into cultured cells for reprogramming purposes: a case study on goldfish fin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Herranz-Jusdado</w:t>
+                <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gallego</w:t>
+                <w:t xml:space="preserve">Nathalie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Pérez</w:t>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.09.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27:9 (1) (2861), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39500-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892956v1</w:t>
+                <w:t xml:space="preserve">hal-02051583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear import of Xenopus egg extract components into cultured cells for reprogramming purposes: a case study on goldfish fin cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic exposure to bisphenol a impairs primordial germ cell migration without jeopardizing male breeding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39500-y⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom9080307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051583v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to bisphenol a impairs primordial germ cell migration without jeopardizing male breeding capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of European eel sperm cryopreservation protocols with standardization as a target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Herranz-Jusdado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lombó</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">C. Rozenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Herraez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.539-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom9080307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625569v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic cell nuclear transfer in non-enucleated goldfish oocytes: understanding DNA fate during oocyte activation and first cellular division</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,575 +3502,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-thaw storage of sperm from various salmonid species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.12741⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205125v1</w:t>
+                <w:t xml:space="preserve">hal-01182861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered retinoic acid signalling underpins dentition evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Borday-Birraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1802), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560893v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (juillet/Août), pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182861v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered retinoic acid signalling underpins dentition evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-thaw storage of sperm from various salmonid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gibert</w:t>
+                <w:t xml:space="preserve">Dušan Jesenšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Samarut</w:t>
+                <w:t xml:space="preserve">G. Hoitsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pasco</w:t>
+                <w:t xml:space="preserve">Gergely Bernáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Borday-Birraux</w:t>
+                <w:t xml:space="preserve">Dániel Kaczkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Proceedings of the 4th International Workshop on the Biology of Fish Gametes, 17‐20 September, 2013, Albufeira, Algarve, Portugal, 31 (S1), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.12741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2764⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205121v1</w:t>
+                <w:t xml:space="preserve">hal-01205125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin cell cryopreservation and fish reconstruction by nuclear transfer stand as promising technologies for preservation of finfish genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, growth and reproduction of cryopreserved larvae from a marine invertebrate, the pacific oyster (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.69-79. </w:t>
@@ -4421,456 +4421,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de la cryoconservation des ressources génétiques chez les espèces aquacoles</w:t>
+                <w:t xml:space="preserve">Stress subi par les cellules au cours de la congélation-décongélation et méthodes de cryoconservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 39, pp.67-75</w:t>
+              <w:t xml:space="preserve">, 2013, 39, pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648380v1</w:t>
+                <w:t xml:space="preserve">hal-02648636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress subi par les cellules au cours de la congélation-décongélation et méthodes de cryoconservation</w:t>
+                <w:t xml:space="preserve">Spécificités de la cryoconservation des ressources génétiques chez les espèces aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 39, pp.15-20</w:t>
+              <w:t xml:space="preserve">, 2013, 39, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648636v1</w:t>
+                <w:t xml:space="preserve">hal-02648380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nanog 5'-upstream sequence, DNA methylation, and expression in gametes and early embryo reveal striking differences between teleosts and mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boryshpolets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wilson Leedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2011.10.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205039v1</w:t>
+                <w:t xml:space="preserve">hal-01205060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes as an alternative to egg yolk in stallion freezing extender</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pillet</w:t>
+                <w:t xml:space="preserve">Dosage à haut débit de la prolifération de cellules en culture primaire : validation et application du kit « CyQuant® NF » aux cellules de nageoires de poisson rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129583v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of c-myc in teleosts and characterization of the duplicated c-myca genes in goldfish embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4902,347 +4843,406 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79 (2), pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrd.22004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.G. Wilson Leedy</w:t>
+                <w:t xml:space="preserve">nanog 5'-upstream sequence, DNA methylation, and expression in gametes and early embryo reveal striking differences between teleosts and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 492, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2011.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205060v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage à haut débit de la prolifération de cellules en culture primaire : validation et application du kit « CyQuant® NF » aux cellules de nageoires de poisson rouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Liposomes as an alternative to egg yolk in stallion freezing extender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (2), pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marathon vs sprint racers: an adaptation of sperm characteristics to the reproductive strategy of Pacific oyster, turbot and seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting tools for the early assessment of the quality of thawed Pacific oyster (Crassostrea gigas) D-larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,295 +5589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of somatic cell injection in the perspective of nuclear transfer in goldfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mahé</w:t>
+                <w:t xml:space="preserve">R. Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Maisse</w:t>
+                <w:t xml:space="preserve">J.R. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:64, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-10-64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205003v1</w:t>
+                <w:t xml:space="preserve">hal-01205008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Optimization of somatic cell injection in the perspective of nuclear transfer in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Donval</w:t>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Le Coz</w:t>
+                <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:64, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-10-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205008v1</w:t>
+                <w:t xml:space="preserve">hal-01205003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg and sperm quality in fish</w:t>
               </w:r>
@@ -6481,402 +6481,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic pressure effects on eel mitochondrial functioning and membrane fluidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Влияние липидов на сперму форели радуги под условиями криосохранения</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vettier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Jean-Luc Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amerand</w:t>
+                <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+                <w:t xml:space="preserve">T.K. Ustinyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undersea &amp; hyperbaric medicine : journal of the Undersea and Hyperbaric Medical Society, Inc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (3), pp.149-156</w:t>
+              <w:t xml:space="preserve">Biologicheskie Membrany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3), pp.240-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090266v1</w:t>
+                <w:t xml:space="preserve">hal-02657237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Влияние липидов на сперму форели радуги под условиями криосохранения</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.A. Andreev</w:t>
+                <w:t xml:space="preserve">Hydrostatic pressure effects on eel mitochondrial functioning and membrane fluidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Roger</w:t>
+                <w:t xml:space="preserve">A. Amerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Billard</w:t>
+                <w:t xml:space="preserve">G. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K. Ustinyuk</w:t>
+                <w:t xml:space="preserve">E. Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologicheskie Membrany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23 (3), pp.240-243</w:t>
+              <w:t xml:space="preserve">Undersea and Hyperbaric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.149-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657237v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic pressure effects on eel mitochondrial functioning and membrane fluidity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Hydrostatic pressure effects on eel mitochondrial functioning and membrane fluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. da Costa</w:t>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undersea and Hyperbaric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (3), pp.149-56</w:t>
+              <w:t xml:space="preserve">Undersea &amp; hyperbaric medicine : journal of the Undersea and Hyperbaric Medical Society, Inc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750453v1</w:t>
+                <w:t xml:space="preserve">hal-00090266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryobanking of fish somatic cells: Optimizations of fin explant culture and fin cell cryopreservation</w:t>
               </w:r>
@@ -7256,259 +7256,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and freezing tolerance of brown trout spermatozoa according to rearing water salinity</w:t>
+                <w:t xml:space="preserve">Effect of sperm cryopreservation on sperm DNA stability and progeny development in Rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00607-X⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60, pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672951v1</w:t>
+                <w:t xml:space="preserve">hal-02678433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sperm cryopreservation on sperm DNA stability and progeny development in Rainbow trout</w:t>
+                <w:t xml:space="preserve">Characteristics and freezing tolerance of brown trout spermatozoa according to rearing water salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 60, pp.397-404. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 201 (3-4), pp.287-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.1102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0044-8486(01)00607-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678433v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol/phospholipid ratio in sperm of several domestic species does not directly predict sperm fitness for cryopreservation</w:t>
               </w:r>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7935,77 +7935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maintien en mer des mâles de saumon atlantique (Salmo salar) pendant la période de reproduction sur la qualité du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,51 +8069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation du sperme et des embryons de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rainbow trout thermal acclimation on sperm cryopreservation : relation to change in the lipid composition of the plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 145, pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8419,51 +8419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal acclimatation and dietary lipids alter the composition, but not fluidity, of trout sperm plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8764,51 +8764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,230 +8898,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation en congélateur programmable du sperme de truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911910v1</w:t>
+                <w:t xml:space="preserve">hal-04692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congélation en congélateur programmable du sperme de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692707v1</w:t>
+                <w:t xml:space="preserve">hal-03911910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
               </w:r>
@@ -9226,437 +9226,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogues entre chercheurs et lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Opération Declics (Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle FSER., Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935571v1</w:t>
+                <w:t xml:space="preserve">hal-02787646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a new embryonic cellular model for nuclear transfer in fish: the embryoid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184253v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues entre chercheurs et lycéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération Declics (Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cercle FSER., Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Space 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787646v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new embryonic cellular model for nuclear transfer in fish: the embryoid body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.112-113</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282237v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome to the participants</w:t>
               </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9977,122 +9977,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming after nuclear transfer in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic</w:t>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579300v1</w:t>
+                <w:t xml:space="preserve">hal-01579301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic and cellular reprogramming after nuclear transfer in fish : characterization of clone defects in relation to the donor cell origin</w:t>
               </w:r>
@@ -10180,135 +10193,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic reprogramming after nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579301v1</w:t>
+                <w:t xml:space="preserve">hal-01579300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic stability in goldfish sperm upon hormonal induction and over the breeding season</w:t>
               </w:r>
@@ -10508,178 +10508,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation de la semence de poisson : importance du maintien de l'intégrité épigénétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation and sustainable use of genetic resources for aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">Implementation of the Global Plans of Action (FAO): which role for the EC ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Commission Directorate-General for Agriculture and Rural Development., Apr 2016, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741658v1</w:t>
+                <w:t xml:space="preserve">hal-02740566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and sustainable use of genetic resources for aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryoconservation de la semence de poisson : importance du maintien de l'intégrité épigénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation of the Global Plans of Action (FAO): which role for the EC ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Commission Directorate-General for Agriculture and Rural Development., Apr 2016, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740566v1</w:t>
+                <w:t xml:space="preserve">hal-02741658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammation épigénétique après transfert nucléaire chez les poissons</w:t>
               </w:r>
@@ -10760,51 +10760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,536 +10862,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of sperm quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paz Herraez</w:t>
+                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743292v1</w:t>
+                <w:t xml:space="preserve">hal-02742985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743293v1</w:t>
+                <w:t xml:space="preserve">hal-02795293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cryoconservation du sperme et les risques épigénétiques : exemple d'un effet espèce chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
+              <w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742985v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795293v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryoconservation du sperme et les risques épigénétiques : exemple d'un effet espèce chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular basis of sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paz Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pšenička</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796534v1</w:t>
+                <w:t xml:space="preserve">hal-02743292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryobanking in aquatic species: Applications and perspectives in fish germ cells</w:t>
               </w:r>
@@ -11515,51 +11515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of somatic cell cryopreservation for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,51 +11744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pacific Oyster larvae: a limited but promising survival!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,601 +11859,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies pour la cryoconservation du sperme de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Horvath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743784v1</w:t>
+                <w:t xml:space="preserve">hal-02801172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies pour la cryoconservation du sperme de truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akos Horvath</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801172v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
+                <w:t xml:space="preserve">Cryoconservation des larves d’huître creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801166v1</w:t>
+                <w:t xml:space="preserve">hal-02801176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation des larves d’huître creuse</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801176v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of sperm motility in two oyster species: the pacific oyster &amp;lt;em&amp;gt;(Crassostrea gigas)&amp;lt;/em&amp;gt; and the black-lip pearl oyster &amp;lt;em&amp;gt;(Pinctada margaritifera)&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+                <w:t xml:space="preserve">Méthylation globale de la semence de poisson rouge après cryoconservation. Effet des cryoprotecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743779v1</w:t>
+                <w:t xml:space="preserve">hal-02801177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthylation globale de la semence de poisson rouge après cryoconservation. Effet des cryoprotecteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">Control of sperm motility in two oyster species: the pacific oyster &amp;lt;em&amp;gt;(Crassostrea gigas)&amp;lt;/em&amp;gt; and the black-lip pearl oyster &amp;lt;em&amp;gt;(Pinctada margaritifera)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Demoy-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrina Boulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801177v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation des spermatogonies A chez la truite arc-en-ciel</w:t>
               </w:r>
@@ -12616,51 +12616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two validated methods for cryopreserving european eel (A. anguilla) sperm: standardization as a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Vίlchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,64 +12754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12847,497 +12847,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Penaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743744v1</w:t>
+                <w:t xml:space="preserve">hal-02743772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743772v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm DNA methylation after cryopreservation in fish</w:t>
+                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Conradt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001103v1</w:t>
+                <w:t xml:space="preserve">hal-01190591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
+                <w:t xml:space="preserve">Changes in sperm DNA methylation after cryopreservation in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. André</w:t>
+                <w:t xml:space="preserve">Marie Conradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190591v1</w:t>
+                <w:t xml:space="preserve">hal-01001103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the DNA methylation of fish germ cells, into the risk of alteration after cryopreservation, and possible consequences on embryo development</w:t>
               </w:r>
@@ -13375,51 +13375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin, F. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -13500,51 +13500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallédant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -13612,64 +13612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Jesensek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Bernáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dániel Kaczkó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -13698,64 +13698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three diets on the reproductive performances of zebrafish &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Danio rerio&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;, optimization of semen cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13806,51 +13806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la TSA dans le maintien de la dé‐différentiation des cellules embryonnaires isolées chez le poisson rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,51 +13901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thawed pacific oyster &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;(Crassostrea gigas)&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; embryos grow and reproduce at the same rate as fresh ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,341 +14020,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which alternatives to milk and egg yolk in stallion freezing extenders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Méhiel Barenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Méa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Veterinary Medicine Vienna. Vienna, AUT., Sep 2012, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2012.06.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000326v1</w:t>
+                <w:t xml:space="preserve">hal-02745113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which alternatives to milk and egg yolk in stallion freezing extenders?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Méa</w:t>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Stallion Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02745113v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14474,51 +14474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallédant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -14547,51 +14547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources cryobanking during finfish domestication: could somatic cells stand as a reservoir for diploid genome preservation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,77 +14655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la conservation du sperme de bar (Dicentrarchus labrax) par apport de différents milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boryshpolets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,769 +14774,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000589v1</w:t>
+                <w:t xml:space="preserve">hal-02749880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualité en technologie de la semence d'étalon : mise au point d'un milieu pour la cryoconservation de la semence équine et mécanismes de cryoprotection impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méa-Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desherces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746402v1</w:t>
+                <w:t xml:space="preserve">hal-02750104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749880v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité en technologie de la semence d'étalon : mise au point d'un milieu pour la cryoconservation de la semence équine et mécanismes de cryoprotection impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pillet</w:t>
+                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Méa-Batellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750104v1</w:t>
+                <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746389v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation at D-stage allows long term survival of Pacific oyster (Crassostrea gigas) thawed larvae</w:t>
               </w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serean Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15695,51 +15695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNAI &amp; miRNA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland</w:t>
@@ -15831,148 +15831,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
+                <w:t xml:space="preserve">Reprogrammation épigénétique après transfert nucléaire chez Carassius auratus : étude du rôle de la méthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758504v1</w:t>
+                <w:t xml:space="preserve">hal-02756321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert nucléaire chez les poissons : limites méthodologiques et perspectives</w:t>
               </w:r>
@@ -16047,122 +16021,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation épigénétique après transfert nucléaire chez Carassius auratus : étude du rôle de la méthylation de l'ADN</w:t>
+                <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756321v1</w:t>
+                <w:t xml:space="preserve">hal-02758504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm quality in diploid and tetraploid Pacific oysters Crassostrea gigas</w:t>
               </w:r>
@@ -16200,51 +16200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
@@ -16437,51 +16437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Imv Technologies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16582,562 +16582,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention de cellules de nageoire en culture à partir de fragments de nageoire cryoconservés chez le carassin : une stratégie fiable de conservation du génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Moritz</w:t>
+                <w:t xml:space="preserve">Optimisation des conditions de manipulation des ovules en vue du transfert nucléaire chez le carassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751665v1</w:t>
+                <w:t xml:space="preserve">hal-02755534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du projet &amp;quot;Triplofimer&amp;quot;: fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Ifremer - écloseurs français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Nantes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions de manipulation des ovules en vue du transfert nucléaire chez le carassin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
+                <w:t xml:space="preserve">Obtention de cellules de nageoire en culture à partir de fragments de nageoire cryoconservés chez le carassin : une stratégie fiable de conservation du génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755534v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la densité d'élevage sur la qualité du sperme frais et cryoconservé chez la truite arc en ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Caractérisation des cellules issues de culture d'explants de nageoire de carassin en vue du transfert nucléaire : quelle stabilité du type cellulaire épithélial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Erwan Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757956v1</w:t>
+                <w:t xml:space="preserve">hal-02753830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des cellules issues de culture d'explants de nageoire de carassin en vue du transfert nucléaire : quelle stabilité du type cellulaire épithélial ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Effet de la densité d'élevage sur la qualité du sperme frais et cryoconservé chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753830v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies de la cryoconservation pour les espèces aquacoles : technologies alternatives à la cryoconservation du sperme et des embryons</w:t>
               </w:r>
@@ -17326,51 +17326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG Bureau des Ressources Génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
@@ -17779,51 +17779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17859,286 +17859,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of sperm plasma membrane cholesterol in vitro and consequences for sperm cryosurvival.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sperm cryopreservation on embryonic mortality in rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828273v1</w:t>
+                <w:t xml:space="preserve">hal-02761418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sperm cryopreservation on embryonic mortality in rainbow trout.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of sperm plasma membrane cholesterol in vitro and consequences for sperm cryosurvival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Pincemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761418v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of membrane damage after Rainbow trout sperm cryopreservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Herraez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18638,64 +18638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maintien en mer des mâles de saumon atlantique (Salmo salar) pendant la période de reproduction sur la qualité du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18750,77 +18750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maintien en mer des mâles de saumon atlantique (Salmo salar) pendant la période de reproduction sur la qualité du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18888,51 +18888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of cryoprotectants with rainbow trout (Oncorhynchus mykiss) sperm plasma membrane during freeze thawing : a biophysical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Crowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19009,51 +19009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19091,51 +19091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilizing ability of frozen-thawed sperm of trout in relation with rearing temperature and dietary lipid origin : what about membrane fluidity and polar lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19553,515 +19553,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.134-134, 2019, 7th International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282229v1</w:t>
+                <w:t xml:space="preserve">hal-02282236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735565v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Orleans, Louisiana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 2019, Reproduction, Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282236v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282257v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée du niveau de méthylation globale des spermatozoïdes chez des mâles de 9 espèces d’embranchements différents</w:t>
               </w:r>
@@ -20231,146 +20231,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts de reprogrammation épigénétique des embryons issus du transfert nucléaire somatique chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771824v1</w:t>
+                <w:t xml:space="preserve">hal-02738412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des perturbations induites par le transfert nucléaire chez le carassin</w:t>
+                <w:t xml:space="preserve">Meiosis resumption and early mitosis after somatic cell nuclear transfer in non-enucleated goldfish oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
@@ -20388,97 +20418,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770350v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis resumption and early mitosis after somatic cell nuclear transfer in non-enucleated goldfish oocytes</w:t>
+                <w:t xml:space="preserve">Compréhension des perturbations induites par le transfert nucléaire chez le carassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
@@ -20496,254 +20526,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809607v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+                <w:t xml:space="preserve">Défauts de reprogrammation épigénétique des embryons issus du transfert nucléaire somatique chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738412v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20883,346 +20883,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743872v1</w:t>
+                <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740984v1</w:t>
+                <w:t xml:space="preserve">hal-02743872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21303,51 +21303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csenki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21383,307 +21383,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming defects after nuclear transfer in fish</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryoprotectant toxicity studies on Crassostrea angulata sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta F. Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez-Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitília Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Joaquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Cryobiology, 71 (3), pp.569 [P45], 2015, CRYO2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742940v1</w:t>
+                <w:t xml:space="preserve">hal-02560902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoprotectant toxicity studies on Crassostrea angulata sperm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprogramming defects after nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hersonissos, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the Epiconcept Conference 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.137⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02560902v1</w:t>
+                <w:t xml:space="preserve">hal-02742940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoprotectants alter DNA methylation pattern of spermatozoa and decrease reproductive success in Colossoma macropomum</w:t>
               </w:r>
@@ -21984,51 +21984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-culture d'explants de nageoires chez le poisson rouge : une stratégie payante en terme de qualité des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22079,51 +22079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subculture of fin explants: a powerful optimization of fin cell production for cryobanking purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22213,51 +22213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22306,256 +22306,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire phylogénétique de c-myc chez les téléostéens et caractérisation de la duplication de c-myca chez l'embryon de poisson rouge</w:t>
+                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. , 2012, Ve Rencontres de l'Ichtyologie en France. RIF 2012</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745043v1</w:t>
+                <w:t xml:space="preserve">hal-02806162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
+                <w:t xml:space="preserve">Histoire phylogénétique de c-myc chez les téléostéens et caractérisation de la duplication de c-myca chez l'embryon de poisson rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. , 2012, Ve Rencontres de l'Ichtyologie en France. RIF 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806162v1</w:t>
+                <w:t xml:space="preserve">hal-02745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;nanog&amp;lt;/em&amp;gt; promoter sequence, DNA methylation, and expression in gametes and early embryo reveal striking differences between teleosts and mammals</w:t>
               </w:r>
@@ -22688,51 +22688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22770,51 +22770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in egg quality after hormonally-induced ovulation in goldfish is more related to female variability than to short term post-ovulation ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22891,77 +22891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary approach for nuclear transfer in goldfish: reduction in the variability of egg quality, optimization of egg manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23721,51 +23721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biotechnologies marines dans le Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23803,103 +23803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of sperm in two oyster species: the Pacific oyster, Crassostrea gigas, and the Black-Lip Pearl oyster, Pinctada margaritifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Demoy-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrina Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spermatozoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -23967,51 +23967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Herraez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in aquaculture hatchery technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24182,286 +24182,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193565v1</w:t>
+                <w:t xml:space="preserve">hal-01193551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexualité et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01193551v1</w:t>
+                <w:t xml:space="preserve">hal-01193565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilled storage of sperm and eggs</w:t>
               </w:r>
@@ -24555,51 +24555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of testicular sperm from european catfish (Silurus glanis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24910,77 +24910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of fish somatic cells for nuclear transfer is primed by Xenopus egg extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chênais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25028,77 +25028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25159,51 +25159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25401,51 +25401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25549,51 +25549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26011,51 +26011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na V&#283;chtov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schumacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09866-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65376-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Vechtova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Herraez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JSQ5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mart&#237;nez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Horv&#225;th" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.05.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Herraez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Psenicka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.04.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK3VX07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lubzens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ciereszko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.09.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205125v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jesen&#353;ek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoitsy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bern&#225;th" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kaczk&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11JCZZV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205121v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Borday-Birraux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205039v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.10.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09BFJLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205046v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXKJ7XDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG12KBCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Andreev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sadikova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Ananiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kurchikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006350908040076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK86S3QX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.02.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZX60LC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Pincemy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Kurz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064253" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amerand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657237v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ustinyuk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2006.01.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7FTSLDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672951v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00607-X" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRVJXLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K45NF7QR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1999.2200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois M. Crowe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Crowe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1996.1996" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(96)01354-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K99V2PVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zachowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M&#252;ller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)90138-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02265153" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M847SP7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boulard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003405" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740566v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743292v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801172v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743779v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jesensek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745113v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hiel Barenton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.06.081" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6XG5KZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750104v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a-Batellier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herraez Ortega" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757956v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753830v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813013v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756018v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826154v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Troup&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Saad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828273v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761418v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761498v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767546v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Crowe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777947v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778512v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muller" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zachowski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779299v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90186-A" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560902v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta F. Riesco" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F&#233;lix" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domit&#237;lia Matias" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joaquim" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.137" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTD83F9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802021v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745043v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806345v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/aquaculture/vol/472/suppl/C" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=47602" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205064v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188573.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097460.1.76" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193551v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820315v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21617.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820444v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21765.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827126v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141749v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851504v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na V&#283;chtov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schumacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09866-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65376-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Vechtova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Herraez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JSQ5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mart&#237;nez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Horv&#225;th" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.05.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Herraez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Psenicka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.04.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK3VX07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lubzens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ciereszko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.09.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Borday-Birraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jesen&#353;ek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoitsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bern&#225;th" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kaczk&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12741" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11JCZZV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXKJ7XDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.10.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09BFJLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG12KBCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Andreev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sadikova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Ananiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kurchikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006350908040076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK86S3QX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.02.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZX60LC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Pincemy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Kurz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064253" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ustinyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amerand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2006.01.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7FTSLDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K45NF7QR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00607-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRVJXLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1999.2200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois M. Crowe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Crowe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1996.1996" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(96)01354-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K99V2PVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zachowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M&#252;ller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)90138-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02265153" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M847SP7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boulard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003405" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740566v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Schmitt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jesensek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745113v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hiel Barenton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.06.081" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6XG5KZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750104v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a-Batellier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756321v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herraez Ortega" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753830v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757956v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813013v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756018v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826154v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Troup&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Saad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761418v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761498v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767546v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Crowe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777947v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778512v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muller" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zachowski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779299v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90186-A" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560902v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta F. Riesco" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F&#233;lix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domit&#237;lia Matias" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joaquim" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.137" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTD83F9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802021v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745043v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806345v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/aquaculture/vol/472/suppl/C" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=47602" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205064v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188573.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097460.1.76" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820315v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21617.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820444v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21765.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827126v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141749v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851504v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>