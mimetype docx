--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -720,342 +720,342 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 50, pp.2067-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-024-01326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283845v1</w:t>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kica</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.9967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of common carp (Cyprinus carpio L.) sperm induced by short-term storage does not alter global DNA methylation and specific histone modifications in offspring</w:t>
               </w:r>
@@ -1439,64 +1439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryoconservation des cellules germinales souches chez la truite arc-en-ciel : une stratégie pour restaurer l’intégralité d’un génotype d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,412 +1818,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear import of Xenopus egg extract components into cultured cells for reprogramming purposes: a case study on goldfish fin cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of European eel sperm cryopreservation protocols with standardization as a target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lorca</w:t>
+                <w:t xml:space="preserve">J.G. Herranz-Jusdado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+                <w:t xml:space="preserve">V. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rime</w:t>
+                <w:t xml:space="preserve">M. Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39500-y⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051583v1</w:t>
+                <w:t xml:space="preserve">hal-01892956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposure to bisphenol a impairs primordial germ cell migration without jeopardizing male breeding capacity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear import of Xenopus egg extract components into cultured cells for reprogramming purposes: a case study on goldfish fin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom9080307⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27:9 (1) (2861), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39500-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625569v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of European eel sperm cryopreservation protocols with standardization as a target</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embryonic exposure to bisphenol a impairs primordial germ cell migration without jeopardizing male breeding capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rozenfeld</w:t>
+                <w:t xml:space="preserve">M. Lombó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 498, pp.539-544. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom9080307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892956v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic cell nuclear transfer in non-enucleated goldfish oocytes: understanding DNA fate during oocyte activation and first cellular division</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,399 +3502,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquafilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (juillet/Août), pp.10-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182861v1</w:t>
+                <w:t xml:space="preserve">hal-02560893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered retinoic acid signalling underpins dentition evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2764⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205121v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome d’espèces aquacoles bien au froid à la Cryobanque Nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered retinoic acid signalling underpins dentition evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Suquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Laure Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Borday-Birraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquafilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1802), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.2764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560893v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-thaw storage of sperm from various salmonid species</w:t>
               </w:r>
@@ -4026,51 +4026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin cell cryopreservation and fish reconstruction by nuclear transfer stand as promising technologies for preservation of finfish genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival, growth and reproduction of cryopreserved larvae from a marine invertebrate, the pacific oyster (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.69-79. </w:t>
@@ -4559,372 +4559,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.G. Wilson Leedy</w:t>
+                <w:t xml:space="preserve">Evolutionary history of c-myc in teleosts and characterization of the duplicated c-myca genes in goldfish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (2), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205060v1</w:t>
+                <w:t xml:space="preserve">hal-01205046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosage à haut débit de la prolifération de cellules en culture primaire : validation et application du kit « CyQuant® NF » aux cellules de nageoires de poisson rouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Improvement of chilled seabass sperm conservation using a cell culture medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boryshpolets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wilson Leedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.12071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634942v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of c-myc in teleosts and characterization of the duplicated c-myca genes in goldfish embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Dosage à haut débit de la prolifération de cellules en culture primaire : validation et application du kit « CyQuant® NF » aux cellules de nageoires de poisson rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01205046v1</w:t>
+                <w:t xml:space="preserve">hal-04634942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nanog 5'-upstream sequence, DNA methylation, and expression in gametes and early embryo reveal striking differences between teleosts and mammals</w:t>
               </w:r>
@@ -5198,51 +5198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marathon vs sprint racers: an adaptation of sperm characteristics to the reproductive strategy of Pacific oyster, turbot and seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting tools for the early assessment of the quality of thawed Pacific oyster (Crassostrea gigas) D-larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,295 +5589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">Optimization of somatic cell injection in the perspective of nuclear transfer in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Donval</w:t>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Le Coz</w:t>
+                <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:64, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-10-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205008v1</w:t>
+                <w:t xml:space="preserve">hal-01205003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of somatic cell injection in the perspective of nuclear transfer in goldfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Changes in motility, ATP content, morphology and fertilisation capacity during the movement phase of tetraploid Pacific oyster [i](Crassostrea gigas)[/i] sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mahé</w:t>
+                <w:t xml:space="preserve">R. Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Maisse</w:t>
+                <w:t xml:space="preserve">J.R. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:64, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-10-64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205003v1</w:t>
+                <w:t xml:space="preserve">hal-01205008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg and sperm quality in fish</w:t>
               </w:r>
@@ -7301,51 +7301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martoriati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 60, pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7404,51 +7404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and freezing tolerance of brown trout spermatozoa according to rearing water salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 201 (3-4), pp.287-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7935,77 +7935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maintien en mer des mâles de saumon atlantique (Salmo salar) pendant la période de reproduction sur la qualité du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,51 +8069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoconservation du sperme et des embryons de poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of rainbow trout thermal acclimation on sperm cryopreservation : relation to change in the lipid composition of the plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 145, pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8419,51 +8419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal acclimatation and dietary lipids alter the composition, but not fluidity, of trout sperm plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8764,51 +8764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8930,77 +8930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9038,51 +9038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation en congélateur programmable du sperme de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,437 +9226,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues entre chercheurs et lycéens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération Declics (Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cercle FSER., Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Space 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787646v1</w:t>
+                <w:t xml:space="preserve">hal-02935571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new embryonic cellular model for nuclear transfer in fish: the embryoid body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.112-113</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282237v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Laboratoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogues entre chercheurs et lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Opération Declics (Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle FSER., Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935571v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a new embryonic cellular model for nuclear transfer in fish: the embryoid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184253v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome to the participants</w:t>
               </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9977,51 +9977,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
+                <w:t xml:space="preserve">Epigenetic and cellular reprogramming after nuclear transfer in fish : characterization of clone defects in relation to the donor cell origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
@@ -10039,97 +10039,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579301v1</w:t>
+                <w:t xml:space="preserve">hal-01494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic and cellular reprogramming after nuclear transfer in fish : characterization of clone defects in relation to the donor cell origin</w:t>
+                <w:t xml:space="preserve">Meiosis resumption and early mitosis pattern after somatic cell nuclear transfer in goldfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
@@ -10147,73 +10147,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494180v1</w:t>
+                <w:t xml:space="preserve">hal-01579301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic reprogramming after nuclear transfer in fish</w:t>
               </w:r>
@@ -10760,51 +10760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,411 +10862,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742985v1</w:t>
+                <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cellules somatiques : un intérêt pour la conservation des ressources génétiques chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Fançaise d'Ichtyologie. FRA., Mar 2015, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795293v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryoconservation du sperme et les risques épigénétiques : exemple d'un effet espèce chez les poissons</w:t>
+                <w:t xml:space="preserve">Cryoaqua : la cryobanque des espèces aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Centres de Ressources Biologiques (CRB), des infrastructures au service de l'innovation et des biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlanpole Biotherapies., Mar 2015, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796534v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cryoconservation du sperme et les risques épigénétiques : exemple d'un effet espèce chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università Politecnica delle Marche. ITA., Sep 2015, Ancona, Italy. 290 p</w:t>
+              <w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743293v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of sperm quality</w:t>
               </w:r>
@@ -11515,51 +11515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of somatic cell cryopreservation for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11744,51 +11744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pacific Oyster larvae: a limited but promising survival!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,394 +11859,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies pour la cryoconservation du sperme de truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akos Horvath</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801172v1</w:t>
+                <w:t xml:space="preserve">hal-02743784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies pour la cryoconservation du sperme de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Horvath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801166v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation des larves d’huître creuse</w:t>
+                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801176v1</w:t>
+                <w:t xml:space="preserve">hal-02801166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in fish spermatozoa after cryopreservation: a species specific alteration in cyprinids</w:t>
+                <w:t xml:space="preserve">Cryoconservation des larves d’huître creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2014, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743784v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthylation globale de la semence de poisson rouge après cryoconservation. Effet des cryoprotecteurs</w:t>
               </w:r>
@@ -12340,51 +12340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Demoy-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,51 +12616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two validated methods for cryopreserving european eel (A. anguilla) sperm: standardization as a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Vίlchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,64 +12754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12847,497 +12847,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743772v1</w:t>
+                <w:t xml:space="preserve">hal-02743744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryopreserving European eel (A. anguilla) sperm: comparison of two methods for standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Vilchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Penaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Jornadas Ibéricas de Ictiologia - SIBIC2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743744v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
+                <w:t xml:space="preserve">Changes in sperm DNA methylation after cryopreservation in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. André</w:t>
+                <w:t xml:space="preserve">Marie Conradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190591v1</w:t>
+                <w:t xml:space="preserve">hal-01001103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm DNA methylation after cryopreservation in fish</w:t>
+                <w:t xml:space="preserve">POCRB-Anim, a network of biological resource centers for genomic and reproductive materials of domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Conradt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on controversies in cryopreservation of stem cells, reproductive cells, tissue and organs (Cryo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001103v1</w:t>
+                <w:t xml:space="preserve">hal-01190591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the DNA methylation of fish germ cells, into the risk of alteration after cryopreservation, and possible consequences on embryo development</w:t>
               </w:r>
@@ -13375,51 +13375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin, F. Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -13500,51 +13500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallédant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on The Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Albufeira, Portugal. 261 p</w:t>
@@ -13698,64 +13698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three diets on the reproductive performances of zebrafish &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Danio rerio&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;, optimization of semen cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13806,51 +13806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la TSA dans le maintien de la dé‐différentiation des cellules embryonnaires isolées chez le poisson rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,51 +13901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thawed pacific oyster &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;(Crassostrea gigas)&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; embryos grow and reproduce at the same rate as fresh ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,341 +14020,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which alternatives to milk and egg yolk in stallion freezing extenders?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méhiel Barenton</w:t>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Méa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Stallion Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745113v1</w:t>
+                <w:t xml:space="preserve">hal-01000326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which alternatives to milk and egg yolk in stallion freezing extenders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méhiel Barenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Florence Méa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Veterinary Medicine Vienna. Vienna, AUT., Sep 2012, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2012.06.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000326v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14474,51 +14474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mallédant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -14547,51 +14547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources cryobanking during finfish domestication: could somatic cells stand as a reservoir for diploid genome preservation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,77 +14655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la conservation du sperme de bar (Dicentrarchus labrax) par apport de différents milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boryshpolets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,644 +14774,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Suquet</w:t>
+                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Cosson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749880v1</w:t>
+                <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité en technologie de la semence d'étalon : mise au point d'un milieu pour la cryoconservation de la semence équine et mécanismes de cryoprotection impliqués</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750104v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+                <w:t xml:space="preserve">Marathon &amp;lt;em&amp;gt;vs&amp;lt;/em&amp;gt; sprint racers: an adaptation of sperm characteristics to the reproductive strategy of pacific oyster, turbot and seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746389v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualité en technologie de la semence d'étalon : mise au point d'un milieu pour la cryoconservation de la semence équine et mécanismes de cryoprotection impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méa-Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desherces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746402v1</w:t>
+                <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
               </w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serean Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15695,51 +15695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNAI &amp; miRNA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland</w:t>
@@ -15831,122 +15831,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation épigénétique après transfert nucléaire chez Carassius auratus : étude du rôle de la méthylation de l'ADN</w:t>
+                <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756321v1</w:t>
+                <w:t xml:space="preserve">hal-02758504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert nucléaire chez les poissons : limites méthodologiques et perspectives</w:t>
               </w:r>
@@ -16021,148 +16047,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
+                <w:t xml:space="preserve">Reprogrammation épigénétique après transfert nucléaire chez Carassius auratus : étude du rôle de la méthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758504v1</w:t>
+                <w:t xml:space="preserve">hal-02756321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm quality in diploid and tetraploid Pacific oysters Crassostrea gigas</w:t>
               </w:r>
@@ -16200,51 +16200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
@@ -16437,51 +16437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Imv Technologies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16588,64 +16588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des conditions de manipulation des ovules en vue du transfert nucléaire chez le carassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16726,51 +16726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats du projet &amp;quot;Triplofimer&amp;quot;: fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17326,51 +17326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG Bureau des Ressources Génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
@@ -17859,286 +17859,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sperm cryopreservation on embryonic mortality in rainbow trout.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of sperm plasma membrane cholesterol in vitro and consequences for sperm cryosurvival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Pincemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761418v1</w:t>
+                <w:t xml:space="preserve">hal-02828273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of sperm plasma membrane cholesterol in vitro and consequences for sperm cryosurvival.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sperm cryopreservation on embryonic mortality in rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martoriati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828273v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of membrane damage after Rainbow trout sperm cryopreservation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Herraez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18651,51 +18651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18750,77 +18750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du maintien en mer des mâles de saumon atlantique (Salmo salar) pendant la période de reproduction sur la qualité du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18888,51 +18888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of cryoprotectants with rainbow trout (Oncorhynchus mykiss) sperm plasma membrane during freeze thawing : a biophysical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Crowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19009,51 +19009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19091,51 +19091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilizing ability of frozen-thawed sperm of trout in relation with rearing temperature and dietary lipid origin : what about membrane fluidity and polar lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19553,515 +19553,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, New Orleans, Louisiana, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 2019, Reproduction, Fertility and Development. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv31n1Ab18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282236v1</w:t>
+                <w:t xml:space="preserve">hal-02282229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282257v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Annual Conference of the International Embryo Technology Society</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.134-134, 2019, 7th International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282229v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation protéomique du liquide coelomique de salmonidés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of breeding water temperature on sperm DNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.100-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735565v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée du niveau de méthylation globale des spermatozoïdes chez des mâles de 9 espèces d’embranchements différents</w:t>
               </w:r>
@@ -20231,168 +20231,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+                <w:t xml:space="preserve">Compréhension des perturbations induites par le transfert nucléaire chez le carassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738412v1</w:t>
+                <w:t xml:space="preserve">hal-01770350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiosis resumption and early mitosis after somatic cell nuclear transfer in non-enucleated goldfish oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20434,165 +20417,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des perturbations induites par le transfert nucléaire chez le carassin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rouillon</w:t>
+                <w:t xml:space="preserve">Utilisation de l’essai des comètes pour la surveillance des milieux aquatiques – problématique de la conservation des échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Taïr-Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">14. Colloque International Francophone en Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Talence, France. , 78 p., 2018, EcoBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770350v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défauts de reprogrammation épigénétique des embryons issus du transfert nucléaire somatique chez les poissons</w:t>
               </w:r>
@@ -20673,77 +20673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20883,346 +20883,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740984v1</w:t>
+                <w:t xml:space="preserve">hal-02743872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743872v1</w:t>
+                <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21303,51 +21303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csenki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21561,51 +21561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21984,51 +21984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous-culture d'explants de nageoires chez le poisson rouge : une stratégie payante en terme de qualité des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22079,51 +22079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subculture of fin explants: a powerful optimization of fin cell production for cryobanking purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22213,51 +22213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22306,256 +22306,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
+                <w:t xml:space="preserve">Histoire phylogénétique de c-myc chez les téléostéens et caractérisation de la duplication de c-myca chez l'embryon de poisson rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. , 2012, Ve Rencontres de l'Ichtyologie en France. RIF 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806162v1</w:t>
+                <w:t xml:space="preserve">hal-02745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire phylogénétique de c-myc chez les téléostéens et caractérisation de la duplication de c-myca chez l'embryon de poisson rouge</w:t>
+                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. , 2012, Ve Rencontres de l'Ichtyologie en France. RIF 2012</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745043v1</w:t>
+                <w:t xml:space="preserve">hal-02806162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;nanog&amp;lt;/em&amp;gt; promoter sequence, DNA methylation, and expression in gametes and early embryo reveal striking differences between teleosts and mammals</w:t>
               </w:r>
@@ -22688,51 +22688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22770,51 +22770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in egg quality after hormonally-induced ovulation in goldfish is more related to female variability than to short term post-ovulation ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22891,64 +22891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary approach for nuclear transfer in goldfish: reduction in the variability of egg quality, optimization of egg manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23721,51 +23721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biotechnologies marines dans le Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23829,51 +23829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Demoy-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23967,51 +23967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Herraez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in aquaculture hatchery technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24348,51 +24348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24555,51 +24555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of testicular sperm from european catfish (Silurus glanis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ogier de Baulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24910,77 +24910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of fish somatic cells for nuclear transfer is primed by Xenopus egg extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chênais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25028,77 +25028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of heat stress intergenerational inheritance in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25159,51 +25159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25401,51 +25401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité et qualité de la production de naissains triploïdes d'huître creuse (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25549,51 +25549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26011,51 +26011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na V&#283;chtov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schumacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09866-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65376-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Vechtova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Herraez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JSQ5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mart&#237;nez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Horv&#225;th" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.05.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Herraez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Psenicka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.04.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK3VX07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lubzens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ciereszko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.09.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205121v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Borday-Birraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jesen&#353;ek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoitsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bern&#225;th" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kaczk&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12741" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11JCZZV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXKJ7XDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.10.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09BFJLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG12KBCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Andreev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sadikova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Ananiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kurchikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006350908040076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK86S3QX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.02.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZX60LC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Pincemy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Kurz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064253" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ustinyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amerand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2006.01.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7FTSLDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K45NF7QR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00607-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRVJXLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1999.2200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois M. Crowe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Crowe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1996.1996" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(96)01354-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K99V2PVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zachowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M&#252;ller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)90138-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02265153" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M847SP7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boulard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003405" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740566v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Schmitt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jesensek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745113v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hiel Barenton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.06.081" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6XG5KZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750104v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a-Batellier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756321v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herraez Ortega" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753830v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757956v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813013v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756018v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826154v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Troup&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Saad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761418v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761498v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767546v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Crowe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777947v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778512v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muller" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zachowski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779299v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90186-A" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560902v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta F. Riesco" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F&#233;lix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domit&#237;lia Matias" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joaquim" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.137" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTD83F9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802021v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745043v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806345v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/aquaculture/vol/472/suppl/C" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=47602" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205064v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188573.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097460.1.76" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820315v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21617.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820444v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21765.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827126v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141749v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851504v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mafalda Almeida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cabrita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laiz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2024.105162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Gorakh Waghmare" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mohammad Hadi Alavi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nururshopa Eskander Shazada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolin Nayak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na V&#283;chtov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schumacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09866-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sayyari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kristine Krogen&#230;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65376-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Kamouh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01326-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Vechtova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44803-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83033-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziewulska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Herranz-Jusdado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenfeld" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.09.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomb&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Herraez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9080307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Fatira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Havelka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#353;eni&#269;ka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46892-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Iegorova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24376-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mingant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Diss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Robles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Herraez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JSQ5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mart&#237;nez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Horv&#225;th" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.05.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Herraez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Psenicka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.04.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCK3VX07-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331946v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Saraiva Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. Godoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lubzens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ciereszko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.09.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Jr. Streit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Suquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samarut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Borday-Birraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2764" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Jesen&#353;ek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoitsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Bern&#225;th" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Kaczk&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12741" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11JCZZV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093486" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXKJ7XDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boryshpolets" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wilson Leedy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2011.10.037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09BFJLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9LM1Z0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00693177v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Mercier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rimond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mingant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.02.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brizard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Le Coz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG12KBCH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Andreev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Sadikova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Ananiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kurchikov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006350908040076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QK86S3QX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moritz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.02.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78ZX60LC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#252;ller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Pincemy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Kurz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064253" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Ustinyuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00750453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vettier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amerand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2006.01.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7FTSLDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.03.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMRNWQNC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-691X(03)00180-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZKRV9T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martoriati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K45NF7QR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(01)00607-X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MRVJXLV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675087v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672583v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694348v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ogier de Baulny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1999.2200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Loir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leveroni Calvi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1998.11.1.3916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697524v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois M. Crowe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Crowe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.1996.1996" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(96)01354-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K99V2PVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zachowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703995v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M&#252;ller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zachowski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(94)90138-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02265153" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-M847SP7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boulard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00003405" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787646v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187201v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770342v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494180v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579298v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosiny Fatira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoriia Legorova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Pocherniaieva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740566v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741658v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798719v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796534v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740567v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Horvath" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743784v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801172v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743779v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Schmitt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Boulais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743732v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. V&#943;lchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743747v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riesco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Vilchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Penaranda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz P&#233;rez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Conradt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746441v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin, F. Riesco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750087v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mall&#233;dant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jesensek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745113v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;hiel Barenton" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.06.081" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6XG5KZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748307v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749594v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749880v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cosson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;a-Batellier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desherces" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serean Adams" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752655v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756321v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Brizard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754506v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Agogu&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Le Coz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Imv Technologies" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818789v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herraez Ortega" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817430v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;pin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753830v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757956v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813013v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756018v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754535v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826154v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Troup&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Saad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763083v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763564v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828273v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761418v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761498v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766047v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bussi&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843011v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767546v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779279v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Crowe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777947v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778512v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muller" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zachowski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779299v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano-Cantonnet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-6480(91)90186-A" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328124v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Poncin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Lafille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Boucher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Tchou Fouk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Labesse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735565v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavigne" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gu&#233;vel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282324v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770350v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809607v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738412v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ta&#239;r-Abbaci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnero" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771824v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812832v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743634v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kollar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csenki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560902v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta F. Riesco" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca F&#233;lix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez-P&#225;ramo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domit&#237;lia Matias" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Joaquim" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.137" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTD83F9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739731v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro C. de Godoy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743802v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/263590.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802021v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745043v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806345v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841978v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bussi&#232;res" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/aquaculture/vol/472/suppl/C" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692633v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lomb&#243; Alonso" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Herr&#225;ez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119821946.ch7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800624v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Michel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cryobanque.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205080v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=47602" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205064v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/188573.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097460.1.76" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808613v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Williot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/50789.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20611-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820315v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21617.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820444v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/21765.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827126v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141749v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645932v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821481v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832458v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rault" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851504v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831870v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>