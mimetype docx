--- v0 (2026-03-09)
+++ v1 (2026-04-22)
@@ -217,339 +217,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154930v1</w:t>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
+                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.229-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790664v1</w:t>
+                <w:t xml:space="preserve">hal-03154930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emboîtement et asymétrie des régulations territoriales dans les espaces ruraux</w:t>
               </w:r>
@@ -639,90 +639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader as a european policy for rural development in a multilevel governance framework: a comparison of the implementation in France, Germany and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.156-178. </w:t>
@@ -1028,286 +1028,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du programme LEADER sur la gouvernance locale des territoires ruraux engagés : la mise en place d’une capabilité territoriale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Brexit, A National And European Issue, Invisible Within Local Political Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400845v1</w:t>
+                <w:t xml:space="preserve">hal-04622644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit, A National And European Issue, Invisible Within Local Political Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner le territoire en faveur des transitions agroécologiques dans l'enseignement supérieur agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.436-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622644v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le territoire en faveur des transitions agroécologiques dans l'enseignement supérieur agronomique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du programme LEADER sur la gouvernance locale des territoires ruraux engagés : la mise en place d’une capabilité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrier</w:t>
+                <w:t xml:space="preserve">C Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.436-439</w:t>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426958v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de relance et de transition écologique (CRTE) dans les zones rurales, un révélateur de l’évolution des régulations territoriales entre l’État et les collectivités territoriales</w:t>
               </w:r>
@@ -1923,77 +1923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne les programmes de développement rural LEADER dans les territoires ruraux? Analyse comparée en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d’action n°4: Plan stratégique pour le développement de l’AMTI sur l’Arc Atlantique</w:t>
+                <w:t xml:space="preserve">WP6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°3 : Diagnostic du secteur de l’AMTI sur l’Arc Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
@@ -3466,97 +3466,97 @@
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 34 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982534v1</w:t>
+                <w:t xml:space="preserve">hal-02982507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WP6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°3 : Diagnostic du secteur de l’AMTI sur l’Arc Atlantique</w:t>
+                <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d’action n°4: Plan stratégique pour le développement de l’AMTI sur l’Arc Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
@@ -3588,73 +3588,73 @@
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 60 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982507v1</w:t>
+                <w:t xml:space="preserve">hal-02982534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°2 : Exemples d'implantations de systèmes AMTI sur l'Arc Atlantique.</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Senegas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Matteo Pettenella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03063804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05373106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lechartier-Desbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyrolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Brunner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02933794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Senegas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Matteo Pettenella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03063804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05373106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lechartier-Desbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyrolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Brunner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02933794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>