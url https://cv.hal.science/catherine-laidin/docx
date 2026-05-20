--- v1 (2026-04-22)
+++ v2 (2026-05-20)
@@ -66,869 +66,947 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC et développement territorial : quelle prise en charge par le programme LEADER des enjeux agro-environnementaux ?</w:t>
+                <w:t xml:space="preserve">The impact of Brexit on the perceptions and strategies of coastal communities engaged in fishing activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art05⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 191 (107153), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2026.107153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556756v1</w:t>
+                <w:t xml:space="preserve">hal-05625130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PAC et développement territorial : quelle prise en charge par le programme LEADER des enjeux agro-environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Vezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897176v2</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise à l’épreuve du concept d’opérateur territorial dans le champ du développement territorial avec le programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.123-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790664v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding rural development policies: a proposal for a typology of the seven main policy repertoires in Europe and locally, based on French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.229-248. </w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154930v1</w:t>
+                <w:t xml:space="preserve">hal-03790664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emboîtement et asymétrie des régulations territoriales dans les espaces ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse des effets du programme européen LEADER sur l’action publique dans les territoires ruraux. Application en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Senegas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psud.052.0077⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.229-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.222.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948204v1</w:t>
+                <w:t xml:space="preserve">hal-03154930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader as a european policy for rural development in a multilevel governance framework: a comparison of the implementation in France, Germany and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.156-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/euco-2020-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEADER pour les campagnes littorales. Une analyse critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emboîtement et asymétrie des régulations territoriales dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Senegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (351), pp.25-47. </w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°52 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psud.052.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01288907v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LEADER pour les campagnes littorales. Une analyse critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (351), pp.25-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rural, cet espace périphérique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les chercheurs d'ESO et "La France périphérique", 41, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01510098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -938,1466 +1016,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourist demand for activities linked to fishing and maritime heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Association of Fisheries Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brexit, A National And European Issue, Invisible Within Local Political Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le territoire en faveur des transitions agroécologiques dans l'enseignement supérieur agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.436-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du programme LEADER sur la gouvernance locale des territoires ruraux engagés : la mise en place d’une capabilité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas Rennes, France. July 3 – 7, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat de relance et de transition écologique (CRTE) dans les zones rurales, un révélateur de l’évolution des régulations territoriales entre l’État et les collectivités territoriales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Brexit entre délocalisation et relocalisation des enjeux de la filière halieutique au niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF) : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771629v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Brexit entre délocalisation et relocalisation des enjeux de la filière halieutique au niveau local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le contrat de relance et de transition écologique (CRTE) dans les zones rurales, un révélateur de l’évolution des régulations territoriales entre l’État et les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF) : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771612v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les territoires littoraux se préparent aux conséquences du Brexit : Prospective sur deux territoires bretons Pays de Saint Brieuc et Pays de Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Baudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Burger-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des acteurs de l’ESS dans la transformation de l’économie territoriale et de la gouvernance territoriale : Etude de cas du programme LEADER en ouest Cornouaille : de l’investissement dans les innovations sociales aux effets de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project networks funded by leader across europe, A proposed evaluation approach based on Social Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Masiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Matteo Pettenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamorfosi Verde Agricoltura, Cibo, Ecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches territoriales européennes pour les zones rurales. Une contribution au renforcement d’un pouvoir local dépolitisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux en politique(s), quelles spécificités ? Regards croisés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage de nouvelles modalités d’action publique par une élite politique et experte locale. Etude de trois générations du programme LEADER dans quatre territoires en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième congrès triennal de l’ABSP : L’État face à ses transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association belge francophone de science politique Apr 2017, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01510104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gouverne les programmes de développement rural LEADER dans les territoires ruraux? Analyse comparée en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'ASRLF : Territoires et frontières : Le développement à l’épreuve des régions frontalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de de science régionale de langue française Jul 2016, Gatineau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the project networks in the EU-funded LEADER-CLLD across Europe? A proposed method based on Social Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Annual EAEPE Conference : Industrialisation, socio-economic transformation and institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Nov 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LEADER process as a European policy for local development: A comparison of the implementation in three European member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 55th Congress of the European Regional Science Association : World Renaissance: Changing roles for people and places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2015, Lisbon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01510116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation promue dans les programmes LEADER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les campagnes:espaces d'innovation dans un monde urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEADER, outil du développement local pour les campagnes littorales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2407,261 +2485,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique Agricole et développement rural : quelle contribution du programme LEADER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chatelier Vincent, Pidoux, Martin Pouch Thierry, Raffray Marine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles, Théorie, histoire, expériences, réformes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Hatier, pp.387-405, 2025, 978-2-406-18457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05122533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada Nicolas, Pasquier Romain, Courtecuisse Claire, Aubelle Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.918-924, 2017, 9782701319216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01509972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEADER entre laboratoire de l’action publique locale et grand récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Némery Jean-Claude, Thuriot Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les instruments de l'action publique et les dispositifs territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.101-116, 2016, Administration et Aménagement du territoire, 9782343103938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2671,147 +2749,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LEADER process as a European policy for local development: A comparison of the implementation in three European member states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Vu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pollermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01510102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2821,1195 +2899,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et capacité d’accueil trophique : évolution temporelle dans l’estuaire de la Loire &amp; recommandations pour préserver les zones de nourricerie (BioTroL )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les publications du Pôle halieutique, mer et littoral de L’Institut Agro n° 56, L'institut Agro - Rennes-Angers; Ifremer; Bio Littoral. 2024, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et capacité d’accueil trophique : évolution temporelle dans l’estuaire de la Loire &amp; recommandations pour préserver les zones de nourricerie (BioTroL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut agro Rennes Angers. 2024, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TerMer : prise en charge des enjeux terre/mer sur le pays de Côte d’Emeraude-Rance-Baie du Mont Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Ritschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Institut Agro. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration terre-mer en faveur de la pêche et de la conchyliculture. Analyse croisée des territoires du GALPA de Saint-Brieuc Armor Agglomération et Lamballe Terre et Mer et du GALPA Côte d'Emeraude-Rance-Baie-du-Mont-Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Ritschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Institut Agro. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire – Projet TerMer : prise en charge des enjeux terre/mer sur le pays de Saint Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Ritschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Lechartier-Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Institut Agro. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°3 : Diagnostic du secteur de l’AMTI sur l’Arc Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d’action n°4: Plan stratégique pour le développement de l’AMTI sur l’Arc Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2019, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°2 : Exemples d'implantations de systèmes AMTI sur l'Arc Atlantique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°1 : Etat des opportunités de développement pour le secteur de l'AMTI sur l'Arc Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2018, 30 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2018, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982322v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°1 : Etat des opportunités de développement pour le secteur de l'AMTI sur l'Arc Atlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Lot n°6 - Définir un cadre pour le développement de l'AMTI sur l'Arc Atlantique: Rapport d'action N°2 : Exemples d'implantations de systèmes AMTI sur l'Arc Atlantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2018, 28 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AGROCAMPUS OUEST. 2018, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933794v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’Europe promeut le rural : le programme LEADER en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02788184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4156,51 +4234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Senegas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Matteo Pettenella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03063804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05373106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lechartier-Desbois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyrolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Brunner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02933794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Vezo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouiller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897176v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12867" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01183-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03154930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0229" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pollermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2020-0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Senegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.052.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4800" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laidin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floc'H" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Matteo Pettenella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03063804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05122533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecuyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barill&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05373106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lechartier-Desbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyrolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Brunner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02933794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02982322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>