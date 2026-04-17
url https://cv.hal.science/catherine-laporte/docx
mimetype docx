--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesusage du paracetamol en soins primaires : étude transversale dans un contexte rural français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Kinouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (4), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B4AE780"/>
+    <w:nsid w:val="2CC018F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>