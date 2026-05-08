--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesusage du paracetamol en soins primaires : étude transversale dans un contexte rural français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Kinouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (4), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Air Pollution, and Mortality: A Systematic Review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijrah Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukadike C Ugbolue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesusage du paracetamol en soins primaires : étude transversale dans un contexte rural français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Kinouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (4), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CC018F8"/>
+    <w:nsid w:val="1FCF473F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C Ugbolue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00830-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>