--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Air Pollution, and Mortality: A Systematic Review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijrah Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukadike C Ugbolue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesusage du paracetamol en soins primaires : étude transversale dans un contexte rural français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Kinouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (4), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> catherine laporte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9890-489X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133424804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urine drug screening on opioid agonist treatment maintenance with buprenorphine in primary care in France: A cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2025.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Saint-Arroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Science of Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary CRP in primary care in France: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Primary Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-025-02924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Chazeron Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Air Pollution, and Mortality: A Systematic Review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hijrah Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ukadike C Ugbolue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00830-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French ecology of medical care. A nationwide population-based cross sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmad098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Physicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesusage du paracetamol en soins primaires : étude transversale dans un contexte rural français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shérazade Kinouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (4), pp.429-433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2023.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A face-to-face national congress experience during the COVID-19 pandemic: A report focussing on the risk of COVID-19 contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2022.2139825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Alberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Mondillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien S. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Expectations of Adolescents Regarding the Identification and Management of Their Psychoactive Substance Use by Their General Practitioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (20), pp.13231. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192013231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal maternal smoking and offspring smoking trajectories: Evidence from a 20-year birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn N. Ahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 147, pp.106499. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of patients with type 2 diabetes and glycated haemoglobin ≥ 10% followed in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorilhon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie‌</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ruivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (3), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Douris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tarpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of childhood sociability and responsibility with cannabis use trajectories during adolescence: results from a prospective population-based birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orri Massimilliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Castellanos-Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-021-01730-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience of General Practice Residents Caring for Dependent Elderly during the First COVID-19 Lockdown - A Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Benson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (23), pp.12281. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182312281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs and symptoms of intimate partner violence in women attending primary care in Europe, North America and Australia: a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vicard-Olagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vorilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (1), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmab097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Acoustic Impedance Mismatch at the Bone-Soft Tissue Interface as a Function of Frequency in Transcranial Ultrasound: A Simulation and In Vitro Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillame Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (5), pp.1653 - 1663. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3043893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of antidepressant drugs during pregnancy: A cohort study from a community‐based sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cabaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bourset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Orri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87 (3), pp.965-987. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.14449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and analyzing kinematic data in children and adults with SOLLAR: Sonographic & Optical Linguo-Labial Articulation Recording system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tiede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Rubertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/labphon.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis users: Screen systematically, treat individually. A descriptive study of participants in a randomized trial in primary care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0224867. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02406964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des choix pédagogiques et des représentations sur les connaissances et raisonnements en addictologie chez les étudiants en fin de DES de médecine générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional multicentre study on the cohort of all the French junior lecturers in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schuers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Saint-Lary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13814788.2017.1422176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01955877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis and Young Users—A Brief Intervention to Reduce Their Consumption (CANABIC): A Cluster Randomized Controlled Trial in Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Family Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (2), pp.131 - 139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1370/afm.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French women's representations and experiences of the post-treatment management of breast cancer and their perception of the general practitioner's role in follow-up care: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Expectations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.788 - 796. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hex.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol of the ESUB-MG cluster randomized trial: a pragmatic trial assessing the implementation of urine drug screening in general practice for buprenorphine maintained patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.887-896. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0413-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of patient education on chronic heart failure in primary care (ETIC): a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-016-0473-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of high dosage buprenorphine and methadone shopping behavior in a retrospective cohort of opioid-maintained patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 162, pp.99-106. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2016.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminution de la prévalence du docteur shopping de la buprénorphine entre 2004 et 2014 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kernisant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.e369-e375. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2016.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANABIC: CANnabis and Adolescents: effect of a Brief Intervention on their Consumption - study protocol for a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-15-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00943521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in chronic heart failure in primary care (ETIC) and its impact on patient quality of life: design of a cluster randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.208. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-014-0208-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the alcohol issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of General Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (618), pp.16.1-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3399/bjgp14X676357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price formation : the case of the Burgundy wine Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (5), pp.157-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and study cell death in Dictyostelium discoideum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemis Kosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346, pp.535-50. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/1-59745-144-4:535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des prix : le marché des vins de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.653-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozo Izui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Reininger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des médecins inclus dans l’étude ESUB-MG (Efficacité d’un outil d’évaluation des consommations de substances pour la prise en charge des patients sous buprénorphine en médecine générale).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Di Patrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès national de médecine générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wave propagation through the skull for ultrasonic transcranial Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyank Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Haiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de production de vins d'AOC en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Pichery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1996, 20 p., ref. bib. : 2 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médecin généraliste et la consommation de cannabis des adolescents en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF1MM20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01611871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FCF473F"/>
+    <w:nsid w:val="93616B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C Ugbolue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00830-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-laporte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-489X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133424804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.07.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02924-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hijrah Nasir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C Ugbolue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00830-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaneliere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2139825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04225898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn N. Ahun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorilhon Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie&#8204;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ruivard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185594v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orri Massimilliano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nicholas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Castellanos-Ryan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-021-01730-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Augros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vicard-Olagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roug&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cabaillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmab097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyank Gupta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Haiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3043893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiray" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Rubertus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/labphon.241" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02406964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brabant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Cast&#233;ra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01955877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1422176" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Eschalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1370/afm.2003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Eschalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Raineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12518" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02100643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0413-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-016-0473-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kabore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2016.02.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02167767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kernisant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00943521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-40" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01887031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassagnes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-014-0208-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02170958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp14X676357" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Luciani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59745-144-4:535" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Authier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650926v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belanger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Pichery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01611871v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF1MM20" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>