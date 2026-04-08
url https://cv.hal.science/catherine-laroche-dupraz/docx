--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,2911 +66,2980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régulation du commerce international et enjeux de santé et d'environnement Des clauses miroir sont-elles pertinentes pour protéger le marché européen de l'usage de pesticides interdits dans l'UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026/1 (395), pp.117-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">International trade in agricultural commodities and water use in agriculture: The case of Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Kekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 260, pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/machr.260.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP 2023-2027: A lever for transforming French agriculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90, pp.15-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art03-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC 2023-2027 : Levier de transformation de l'agriculture française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90, pp.47-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art06⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04564402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who (Really) Benefits from the Complementary Redistributive Income Support?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (1), pp.34-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1746-692X.12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC 2023-2027 en France : les choix du Plan stratégique national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Revue française de comptabilité - Dossier SECTEUR AGRICOLE, Revue française de comptabilité - Dossier SECTEUR AGRICOLE (580), pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is irrigation driven by the price of internationally traded agricultural products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qopen/qoab002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PAC : une politique de soutien au secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 558</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu agricole : une multiplicité d’enjeux, de définitions et d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delame</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 20 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (6), pp.1191-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12571-016-0623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (1), pp.91-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S196696071500106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.91-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S196696071500106X⟩</w:t>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">hal-01884928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.115-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda de Doha et enjeux pour les pays pauvres ; hérité de l'Uruguay Round, le cadre des négociations est à revoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 332 (332), pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraineté alimentaire en Afrique est-elle compatible avec les négociations commerciales agricoles à l’OMC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalence des politiques commerciales agricoles sur l'insécurité alimentaire des pays africains : la souveraineté alimentaire et les négociations commerciales à l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 313-314, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d'un modèle d'équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien-Bessa Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 313-314, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 86, pp.79-98</w:t>
+              <w:t xml:space="preserve">, 2008, 86 (1), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201166v1</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cyprien-Bessa Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (1), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462344v1</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cyprien Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 86 (1), pp.79-98</w:t>
+              <w:t xml:space="preserve">, 2008, 86, pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche graphique du fonctionnement des contingents tarifaires : effets sur l'accès au marché d'importation et le bien-être économique des exportateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3-4-5 (169-170-171), pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de la banane : à l'aube d'un nouveau régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184, pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural tariff rate quotas as a development instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.89-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle réforme de l'organisation commune de marché de la banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 261, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique agricole française dans les négociations internationales. Le temps de l'aggiornamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 255-256, pp.135-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le différend sur la banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2616, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le différend sur la banane à l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75, pp.81-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2980,3184 +3049,3184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International trade and water use in agriculture : The case of Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Kekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de la recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae; SFER; CIRAD, Dec 2024, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage dérogatoire des produits phytopharmaceutiques sur le marché européen : dépendance et distorsion de concurrence freinent la sortie des pesticides dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthus Peltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté alimentaire et sécurité alimentaire mondiale Les conditions d’une cohérence de stratégies de souveraineté alimentaire à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP -SciencesPo Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04251885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...318 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2019, Rennes, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiement redistributif : impact du seuil de surprime sur le ciblage des exploitations bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotton as a resource for agri-food imports in Benin, Burkina Faso and Mali: What roles do sectoral and trade policies play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. journées MAD Macroeconomics Agriculture and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Paris-Jourdan Sciences Economiques (1393)., Nov 2017, Paris, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of domestic support and border measures for developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural assistance, exchange rate and developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MAD Macroeconomics of Agriculture and Develoment - What challenges food security ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anned-Linz Sénadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2012, Toulouse, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénurie et flambée des denrées alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Catholique contre la Faim et pour le Développement (CCFD). FRA., Apr 2011, Plouay, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de Souveraineté alimentaire est-il incompatible avec les négociations agricoles à l’OMC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food sovereignty: a tool for sustainable and innovative protectionist trade policies for developing countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">117th seminar EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hohenheim (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de souveraineté alimentaire constitue-t-il un outil politique utile pour les PED dans le cadre des négociations commerciales internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sécurité alimentaire de l'UMR MOISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Apr 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May the concept of &amp;quot; food sovereignty &amp;quot; justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre de Coopération Internationale En Recherche Agronomique Pour Le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural tariff rate quotas in the EU 1997-2002: Do developing countries enjoy quota rent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Oct 2007, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns and determinants of urban chicken consumption in Haiti and Cameroon: Similar context, Differentiated prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of EAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Ghent, Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of urban chicken consumption in Southern countries : a comparison between Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., 2008, NA, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du poulet au Cameroun : analyse en équilibre partiel des effets de l’ouverture aux importations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vermersch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier forum des partenaires et revue scientifique 2007 de l'IRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche Agricole pour le Développement (IRAD). CMR., Jul 2007, Yaoundé, Cameroun. non pag</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants de la consommation urbaine de poulet de chair au Cameroun : cas de la ville de Yaoundé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grongnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agricultures et développement urbain en Afrique de l'Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of agricultural tariff rate quotas to developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unu-Wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Workshop "Selected Issues On The Impact Of The WTO Regime On Developing Countries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut mondial de recherche sur l'économie du développement., Oct 2002, Helsinki, Finland. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6167,438 +6236,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Water Rebound Effect: Policy Interactions in Tunisia’s Agricultural Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Kekli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Kekli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIII EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The end of milk quotas: A graphic analysis of the political tools to manage the European market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. EAAE congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security in developing countries and dependance on cereal imports: the role of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bassene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress : Towards sustainable agri-food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588013v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01595593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">100p, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6608,202 +6677,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda de Doha : la poursuite des négociations agricoles est nécessaire pour les pays pauvres, mais le cadre est à revoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FARM Fondation pour l'Agriculture et la Ruralité dans le Monde.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of agricultural tariff rate quotas to developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unu-Wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The WTO, Developing Countries and the Doha Development Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 321 p., 2002, 978-1-349-51741-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230523265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6813,329 +6882,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition du 18 mars 2024 dans le cadre de la Commission d'enquête parlementaire visant à établir les raisons de la perte de souveraineté alimentaire de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-african poultry : using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the concept of &amp;quot; food sovereignty &amp;quot; justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7145,508 +7214,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté alimentaire et sécurité alimentaire mondiale. Les conditions d'une cohérence de stratégies de souveraineté alimentaire à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture à l'épreuve des défis de notre siècle Présentation réalisée dans le cadre d'une soirée-débat publique organisée par la Conf'Mayenne, l'ADEARM, la CIAP et la ville de Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delame</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7656,822 +7725,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and world food security : The conditions of consistency of food sovereignty strategies at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°24-04, Institut agro Rennes Angers. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2011, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can the concept of “food sovereignty” justify increasing agricultural protection in developing countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2010, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns and determinants of urban chicken consumption in Haiti and Cameroon: Similar context, Differentiated prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vermersch</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2011, 11 p</w:t>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2009, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A graphical analysis of the functioning of tariff rate quotas: market access and welfare effects for exporting countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2010, 20 p</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] Inconnu. 2007, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural tariff rate quotas in the EU 1997-2002 : do developing countries enjoy quota rent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2009, 30 p</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] Inconnu. 2007, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse théorique et empirique du fonctionnement de l'Organisation Commune de Marché de la banane dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[University works] Inconnu. 2007, 19 p</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 1997, 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...109 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8481,118 +8550,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection vis-à-vis des importations agricoles et enjeux pour les Pays en développement dans le cadre des négociations commerciales internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université des Sciences et Technologies (Lille 1), 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8739,51 +8808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>