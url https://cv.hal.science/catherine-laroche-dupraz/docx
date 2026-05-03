--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -273,2773 +273,2851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP 2023-2027: A lever for transforming French agriculture?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food sovereignty and world food security. Consistency of strategies at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.197-216. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19148-3.p.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC 2023-2027 : Levier de transformation de l'agriculture française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.15-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 90, pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art03-GB⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04564402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAP 2023-2027: A lever for transforming French agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.47-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art06⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 90, pp.15-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who (Really) Benefits from the Complementary Redistributive Income Support?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (1), pp.34-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1746-692X.12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC 2023-2027 en France : les choix du Plan stratégique national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Revue française de comptabilité - Dossier SECTEUR AGRICOLE, Revue française de comptabilité - Dossier SECTEUR AGRICOLE (580), pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the price of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/qopen/qoab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC : une politique de soutien au secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu agricole : une multiplicité d’enjeux, de définitions et d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1191-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-016-0623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S196696071500106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.91-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda de Doha et enjeux pour les pays pauvres ; hérité de l'Uruguay Round, le cadre des négociations est à revoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
+              <w:t xml:space="preserve">, 2012, 332 (332), pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalence des politiques commerciales agricoles sur l'insécurité alimentaire des pays africains : la souveraineté alimentaire et les négociations commerciales à l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté alimentaire en Afrique est-elle compatible avec les négociations commerciales agricoles à l’OMC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Matthews</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.67-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d'un modèle d'équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien-Bessa Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.67-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 86 (1), pp.79-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Matthews</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien-Bessa Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (1), pp.91-130</w:t>
+              <w:t xml:space="preserve">, 2008, 86 (1), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la théorie de Lancaster à la consommation de poulet de chair au Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angèle Postolle</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.79-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Agenda de Doha et enjeux pour les pays pauvres ; hérité de l'Uruguay Round, le cadre des négociations est à revoir</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche graphique du fonctionnement des contingents tarifaires : effets sur l'accès au marché d'importation et le bien-être économique des exportateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3-4-5 (169-170-171), pp.227-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de la banane : à l'aube d'un nouveau régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184, pp.110-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural tariff rate quotas as a development instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.89-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle réforme de l'organisation commune de marché de la banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 332 (332), pp.147-154</w:t>
+              <w:t xml:space="preserve">, 2001, 261, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique agricole française dans les négociations internationales. Le temps de l'aggiornamento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 313-314, pp.67-84</w:t>
+              <w:t xml:space="preserve">, 2000, 255-256, pp.135-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...767 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le différend sur la banane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2616, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le différend sur la banane à l'OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75, pp.81-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3049,51 +3127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International trade and water use in agriculture : The case of Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Kekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3122,763 +3200,763 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de la recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae; SFER; CIRAD, Dec 2024, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage dérogatoire des produits phytopharmaceutiques sur le marché européen : dépendance et distorsion de concurrence freinent la sortie des pesticides dangereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthus Peltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. journées de Recherche en Sciences Sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté alimentaire et sécurité alimentaire mondiale Les conditions d’une cohérence de stratégies de souveraineté alimentaire à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEP -SciencesPo Rennes, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04251885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3894,168 +3972,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. FAERE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2019, Rennes, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiement redistributif : impact du seuil de surprime sur le ciblage des exploitations bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4071,2162 +4149,2162 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotton as a resource for agri-food imports in Benin, Burkina Faso and Mali: What roles do sectoral and trade policies play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Balié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. journées MAD Macroeconomics Agriculture and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Paris-Jourdan Sciences Economiques (1393)., Nov 2017, Paris, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of domestic support and border measures for developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural assistance, exchange rate and developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MAD Macroeconomics of Agriculture and Develoment - What challenges food security ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Sénadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2012, Toulouse, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénurie et flambée des denrées alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Catholique contre la Faim et pour le Développement (CCFD). FRA., Apr 2011, Plouay, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de Souveraineté alimentaire est-il incompatible avec les négociations agricoles à l’OMC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty: a tool for sustainable and innovative protectionist trade policies for developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117th seminar EAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hohenheim (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de souveraineté alimentaire constitue-t-il un outil politique utile pour les PED dans le cadre des négociations commerciales internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sécurité alimentaire de l'UMR MOISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Apr 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May the concept of &amp;quot; food sovereignty &amp;quot; justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre de Coopération Internationale En Recherche Agronomique Pour Le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural tariff rate quotas in the EU 1997-2002: Do developing countries enjoy quota rent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Oct 2007, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and determinants of urban chicken consumption in Haiti and Cameroon: Similar context, Differentiated prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of EAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Ghent, Belgium. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of urban chicken consumption in Southern countries : a comparison between Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Agricultural Economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., 2008, NA, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du poulet au Cameroun : analyse en équilibre partiel des effets de l’ouverture aux importations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier forum des partenaires et revue scientifique 2007 de l'IRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche Agricole pour le Développement (IRAD). CMR., Jul 2007, Yaoundé, Cameroun. non pag</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la consommation urbaine de poulet de chair au Cameroun : cas de la ville de Yaoundé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grongnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agricultures et développement urbain en Afrique de l'Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Yaoundé, Cameroun. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of agricultural tariff rate quotas to developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unu-Wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Workshop "Selected Issues On The Impact Of The WTO Regime On Developing Countries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut mondial de recherche sur l'économie du développement., Oct 2002, Helsinki, Finland. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6236,51 +6314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Water Rebound Effect: Policy Interactions in Tunisia’s Agricultural Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Kekli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6309,215 +6387,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIII EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of milk quotas: A graphic analysis of the political tools to manage the European market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security in developing countries and dependance on cereal imports: the role of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bassene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress : Towards sustainable agri-food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6527,147 +6605,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">100p, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6677,202 +6755,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda de Doha : la poursuite des négociations agricoles est nécessaire pour les pays pauvres, mais le cadre est à revoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FARM Fondation pour l'Agriculture et la Ruralité dans le Monde.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of agricultural tariff rate quotas to developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unu-Wider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The WTO, Developing Countries and the Doha Development Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 321 p., 2002, 978-1-349-51741-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9780230523265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6882,329 +6960,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition du 18 mars 2024 dans le cadre de la Commission d'enquête parlementaire visant à établir les raisons de la perte de souveraineté alimentaire de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-african poultry : using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the concept of &amp;quot; food sovereignty &amp;quot; justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7214,297 +7292,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souveraineté alimentaire et sécurité alimentaire mondiale. Les conditions d'une cohérence de stratégies de souveraineté alimentaire à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture à l'épreuve des défis de notre siècle Présentation réalisée dans le cadre d'une soirée-débat publique organisée par la Conf'Mayenne, l'ADEARM, la CIAP et la ville de Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7517,205 +7595,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7725,822 +7803,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and world food security : The conditions of consistency of food sovereignty strategies at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°24-04, Institut agro Rennes Angers. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the concept of “food sovereignty” justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2010, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and determinants of urban chicken consumption in Haiti and Cameroon: Similar context, Differentiated prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2009, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graphical analysis of the functioning of tariff rate quotas: market access and welfare effects for exporting countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2007, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural tariff rate quotas in the EU 1997-2002 : do developing countries enjoy quota rent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2007, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et empirique du fonctionnement de l'Organisation Commune de Marché de la banane dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 1997, 305 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8550,118 +8628,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection vis-à-vis des importations agricoles et enjeux pour les Pays en développement dans le cadre des négociations commerciales internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boussemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université des Sciences et Technologies (Lille 1), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8808,51 +8886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0197" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>