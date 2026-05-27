--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -680,683 +680,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La PAC : une politique de soutien au secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the price of internationally traded agricultural products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/qopen/qoab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 558</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le revenu agricole : une multiplicité d’enjeux, de définitions et d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Levasseur</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.7-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9307⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...179 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1372,757 +1454,675 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.1191-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-016-0623-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (01), pp.91-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S196696071500106X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirty years of European research on international trade in food and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.91-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food sovereignty and agricultural trade policy commitments: how much leeway do West African nations have?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2012.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda de Doha et enjeux pour les pays pauvres ; hérité de l'Uruguay Round, le cadre des négociations est à revoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
+              <w:t xml:space="preserve">, 2012, 332 (332), pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Agricultural support and vulnerability of food security to trade in developing countries</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté alimentaire en Afrique est-elle compatible avec les négociations commerciales agricoles à l’OMC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...292 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Postolle</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729436v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01462430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalence des politiques commerciales agricoles sur l'insécurité alimentaire des pays africains : la souveraineté alimentaire et les négociations commerciales à l'OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Angèle Postolle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119, pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462430v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
               </w:r>
@@ -3495,51 +3495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3689,77 +3689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3814,90 +3814,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
@@ -4887,50 +4887,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer willingness to pay for attributes of west-African poultry: using the microeconometrics of implicit price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Awono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food sovereignty: a tool for sustainable and innovative protectionist trade policies for developing countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">117th seminar EAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hohenheim (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept de Souveraineté alimentaire est-il incompatible avec les négociations agricoles à l’OMC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4939,329 +5211,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462496v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-00729467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de souveraineté alimentaire constitue-t-il un outil politique utile pour les PED dans le cadre des négociations commerciales internationales ?</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May the concept of &amp;quot; food sovereignty &amp;quot; justify increasing agricultural protection in developing countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5487,243 +5487,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques commerciales sur le marché du poulet au Cameroun. Intérêts et limites d’un modèle d’équilibre partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Awono-Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Centre de Coopération Internationale En Recherche Agronomique Pour Le Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754360v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01462664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural tariff rate quotas in the EU 1997-2002: Do developing countries enjoy quota rent?</w:t>
               </w:r>
@@ -6645,77 +6645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100p, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7447,77 +7447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8886,51 +8886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0197" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19148-3.p.0197" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art03-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240408v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S196696071500106X" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2012.11.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono-Bessa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vermersch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien-Bessa Awono" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Awono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416806v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-04251885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806666v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Awono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729516v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Agricultural Economists" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grongnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unu-Wider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230523265" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00728294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>