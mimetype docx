--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rights to Microbes (RtM) and Rights of Microbes (RoM): Microbial Rights for a Planetary Age</w:t>
+                <w:t xml:space="preserve">Sugars in Snow, Their Sources, and Fate Related to Microbial Metabolism: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rizk</w:t>
+                <w:t xml:space="preserve">Francesca Schivalocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Jones</w:t>
+                <w:t xml:space="preserve">Kara Sampsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saab</w:t>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Strobeyko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5361866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375417v1</w:t>
+                <w:t xml:space="preserve">hal-05375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars in Snow, Their Sources, and Fate Related to Microbial Metabolism: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rights to Microbes (RtM) and Rights of Microbes (RoM): Microbial Rights for a Planetary Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Schivalocchi</w:t>
+                <w:t xml:space="preserve">Emily Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Sampsell</w:t>
+                <w:t xml:space="preserve">Anne Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Adam Strobeyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niko Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5361866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375400v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrates impact on bacterial community structure of coastal Arctic snowpacks in the spring</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 912, pp.169567. </w:t>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Hallanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1289,697 +1289,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection processes of Arctic seasonal glacier snowpack bacterial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+                <w:t xml:space="preserve">Lucie A Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystyna Koziol</w:t>
+                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01473-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.1661-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284625v1</w:t>
+                <w:t xml:space="preserve">hal-04291429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport and deposition on the Arctic snowpack of nuclear contaminated particulate matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Žilvinas Ežerinskis</w:t>
+                <w:t xml:space="preserve">Automated observation of physical snowpack properties in Ny-Ålesund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justina Šapolaitė</w:t>
+                <w:t xml:space="preserve">Gianluca Pappaccogli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurynas Bučinskas</w:t>
+                <w:t xml:space="preserve">Mauro Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
+                <w:t xml:space="preserve">Antonio Donateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 452, pp.131317. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1123981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291445v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection processes of Arctic seasonal glacier snowpack bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin P Dillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Joly</w:t>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.220403. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01473-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138340v1</w:t>
+                <w:t xml:space="preserve">hal-04284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
+                <w:t xml:space="preserve">Long-range transport and deposition on the Arctic snowpack of nuclear contaminated particulate matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie A Malard</w:t>
+                <w:t xml:space="preserve">David Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+                <w:t xml:space="preserve">Žilvinas Ežerinskis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Layton</w:t>
+                <w:t xml:space="preserve">Justina Šapolaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Laurynas Bučinskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452, pp.131317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291429v1</w:t>
+                <w:t xml:space="preserve">hal-04291445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated observation of physical snowpack properties in Ny-Ålesund</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Mazzola</w:t>
+                <w:t xml:space="preserve">Kevin P Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Donateo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.220403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1123981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291333v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change is rapidly deteriorating the climatic signal in Svalbard glaciers</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,64 +2125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99 (6), pp.fiad042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,64 +2229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Pan-Arctic snow research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,602 +2344,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+                <w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karol Torzewski</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Stachnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kępski</w:t>
+                <w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827526v1</w:t>
+                <w:t xml:space="preserve">hal-03827594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fractionation shows microbial community changes in soil particles below 20 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M F Martins</w:t>
+                <w:t xml:space="preserve">Aline Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Navel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2022.1091773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Trivedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Christopher B Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t>
+                <w:t xml:space="preserve">Matthias Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827594v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James A Bradley</w:t>
+                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B Trivedi</w:t>
+                <w:t xml:space="preserve">Karol Torzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Winkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rey Mourot</w:t>
+                <w:t xml:space="preserve">Łukasz Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+                <w:t xml:space="preserve">Daniel Kępski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291424v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced methane emissions in former permafrost soils driven by vegetation and microbial changes following drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rudner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,64 +3042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,498 +3140,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement report: Spatial variations in ionic chemistry and water-stable isotopes in the snowpack on glaciers across Svalbard during the 2015–2016 snow accumulation season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Koziol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bapteste</w:t>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Carmen Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Christian Zdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.3163-3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3163-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290801v1</w:t>
+                <w:t xml:space="preserve">hal-03860606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Spatial variations in ionic chemistry and water-stable isotopes in the snowpack on glaciers across Svalbard during the 2015–2016 snow accumulation season</w:t>
+                <w:t xml:space="preserve">Measurement report: Spatial variations in snowpack ionic chemistry and water stable isotopes across Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats P Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Björkman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Carmen P Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.3163-3180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3163-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-2020-740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860606v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Spatial variations in snowpack ionic chemistry and water stable isotopes across Svalbard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Koziol</w:t>
+                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats P Björkman</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen P Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Zdanowicz</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-2020-740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365920v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal variability of elemental and organic carbon in Svalbard snow during 2007–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Björkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,51 +3708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Nawrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,546 +3944,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thollot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+                <w:t xml:space="preserve">hal-03080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Holland</w:t>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Anesio</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080265v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Christopher Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Anesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080036v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO and N 2 O transformations of diverse fungi in hypoxia: evidence for anaerobic respiration only in Fusarium strains</w:t>
               </w:r>
@@ -4597,291 +4597,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperatures beyond the community optimum promote the dominance of heat-adapted, fast growing and stress resistant bacteria in alpine soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Donhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Niklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Rousk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079607v1</w:t>
+                <w:t xml:space="preserve">hal-03080145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures beyond the community optimum promote the dominance of heat-adapted, fast growing and stress resistant bacteria in alpine soils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.107873. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080145v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow microbiome functional analyses reveal novel aspects of microbial metabolism of complex organic compounds</w:t>
               </w:r>
@@ -4906,51 +4906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lusskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5129,338 +5129,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Artificial and Natural Transport Mechanisms of Ice Nucleating Particles in an Alpine Ski Resort in Obergurgl, Austria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources and selection of snow-specific microbial communities in a Greenlandic sea ice snow cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Baloh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Els</w:t>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Róbert Dávid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02278⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38744-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415149v1</w:t>
+                <w:t xml:space="preserve">hal-02122082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Assessment of Artificial and Natural Transport Mechanisms of Ice Nucleating Particles in an Alpine Ski Resort in Obergurgl, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Baloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Els</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert Dávid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Whitmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415112v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial composition in seasonal time series of free tropospheric air and precipitation reveals community separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,288 +5478,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (4), pp.671-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10453-019-09606-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and selection of snow-specific microbial communities in a Greenlandic sea ice snow cover</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38744-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122082v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
@@ -5801,103 +5801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -6091,64 +6091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann‐stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana B. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora T. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,64 +6380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora T. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen S. C. Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (1), pp.463 - 472. </w:t>
@@ -6501,64 +6501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6618,64 +6618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166 (10), pp.782-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,64 +6734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential drivers of microbial community structure and function in Arctic spring snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6819,334 +6819,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
+              <w:t xml:space="preserve">biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925290v1</w:t>
+                <w:t xml:space="preserve">hal-00846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846152v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective occurrence of Rhizobiales in frost flowers on the surface of young sea ice near Barrow, Alaska and distribution in the polar marine rare biosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jody W. Deming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.575-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7192,77 +7192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.5004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7456,51 +7456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommerguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,51 +7573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,77 +7698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7832,51 +7832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total mercury and methylmercury in high altitude surface snow from the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7965,51 +7965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailable Mercury Cycling in Polar Snowpacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8380,51 +8380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of mercury species in the Ny-Alesund area (79 degrees N) and their transfer during snowmelt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,64 +8501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial sequences retrieved from environmental samples from seasonal Arctic snow and meltwater from Svalbard, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8679,51 +8679,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Incognita: microbial life in the terrestrial cryosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,77 +8799,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology of the Cryosphere: Diversity, Habitat Constraints and Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry in the Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.755-794, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ávila-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy G Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9185,90 +9185,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising Environmental Research and Monitoring of Priority Pollutants and Impurities in the Svalbard Atmosphere (HERMOSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kallenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9329,290 +9329,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and Best Practices for Monitoring Seasonal Snow Cover Composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What shapes communities in snow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics, 27th Annual Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Polar &amp; Alpine Microbiology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415168v1</w:t>
+                <w:t xml:space="preserve">hal-02122114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes communities in snow?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategies and Best Practices for Monitoring Seasonal Snow Cover Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. Zdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar &amp; Alpine Microbiology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics, 27th Annual Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122114v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonisation and selection processes involved in shaping frost flower communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9650,90 +9650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution of bacterial communities in the atmosphere and controlling factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier E Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Parma, Italy</w:t>
@@ -9801,51 +9801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Varliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9909,64 +9909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9998,502 +9998,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974570v1</w:t>
+                <w:t xml:space="preserve">hal-01976691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974548v1</w:t>
+                <w:t xml:space="preserve">hal-01976684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974636v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilatory nitrogen reduction by soil fungal community members and their possible contribution to N2O production in soi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metagenomics applied to extreme environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974646v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold environments as “hot spots” for microbial adaptation and evolution: Arctic snow and ice in the context of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10501,958 +10462,1023 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics applied to extreme environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissimilatory nitrogen reduction by soil fungal community members and their possible contribution to N2O production in soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974554v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976684v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976691v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974649v1</w:t>
+                <w:t xml:space="preserve">hal-01974570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976700v1</w:t>
+                <w:t xml:space="preserve">hal-01974636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-host interactions in the environment and their adaptive significance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effective NO reduction mechanisms in fungi might not be coupled to denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Frostegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974633v1</w:t>
+                <w:t xml:space="preserve">hal-01976751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective NO reduction mechanisms in fungi might not be coupled to denitrification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Viral-host interactions in the environment and their adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976751v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale localization of denitrifying communities in the soil matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">CRISPRs based phage-host interactions in glacial ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">10th International Congress on Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973696v1</w:t>
+                <w:t xml:space="preserve">hal-01973799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial communities colonizing different microhabitats in Rothamsted Park Grass Soil - An attempt to localize denitrifying hot-spots in the soil matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Nitrogen Cycling Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11471,204 +11497,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRs based phage-host interactions in glacial ice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Microscale localization of denitrifying communities in the soil matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">ISME15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973799v1</w:t>
+                <w:t xml:space="preserve">hal-01973696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of the snow Ecosystem in polar Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de Préparation à la campagne de terrain Svalbard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11687,165 +11687,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">PAM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925332v1</w:t>
+                <w:t xml:space="preserve">hal-00932236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Arctic Snowpack Microbial Habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11907,221 +11907,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
+              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932236v1</w:t>
+                <w:t xml:space="preserve">hal-00925332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métagénomique bactérienne de la cryosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of CRISPRs in the search for a viral global metacommunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Forero Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions bactéries-champignons : un domaine de recherche fédérateur pour la microbiologie fondamentale et appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">CRISPR: Evolution, Mechanisms and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925341v1</w:t>
+                <w:t xml:space="preserve">hal-00988702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neige : Un milieu vivant avec un rôle fondamental dans la régulation de la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12129,254 +12168,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CRISPRs in the search for a viral global metacommunity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Métagénomique bactérienne de la cryosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISPR: Evolution, Mechanisms and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interactions bactéries-champignons : un domaine de recherche fédérateur pour la microbiologie fondamentale et appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988702v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing interactions between snow chemistry and microbial populations in the snowpack: a metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12526,90 +12526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12651,64 +12651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING INTERACTIONS BETWEEN MERCURY AND MICROBIAL POPULATIONS IN THE SNOWPACK: A METAGENOMIC APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,64 +12847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zohaib Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Suhr Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13104,51 +13104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strobeyko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Soininen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5361866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Su&#322;owicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Markowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Kozio&#322;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Zientak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-307-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Hallanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ilvinas E&#382;erinskis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina &#352;apolait&#279;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurynas Bu&#269;inskas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Luks" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1123981" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Burgay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2023-96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1266810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M F Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1091773" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rudner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Pesqueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doleac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zdanowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3163-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P Vega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nawrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.536036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feltracco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara J.M. Hoppe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K.E. Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118458" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gorfer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofen Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mania" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14980" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Donhauser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rousk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107873" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Greilinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Baloh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert D&#225;vid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Whitmore" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02278" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommerguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200643n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domergue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Pearce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gallet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Borstad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Hodson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Jacobi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy G Hodson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Zdanowicz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122114v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977545v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varliero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974646v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976751v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bakken" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rizk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strobeyko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Soininen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5361866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Su&#322;owicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Markowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Kozio&#322;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Zientak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-307-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Hallanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1123981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ilvinas E&#382;erinskis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina &#352;apolait&#279;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurynas Bu&#269;inskas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Luks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Burgay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2023-96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1266810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M F Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1091773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rudner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Pesqueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doleac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zdanowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3163-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P Vega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-740" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nawrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.536036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feltracco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara J.M. Hoppe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K.E. Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118458" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gorfer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofen Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mania" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14980" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080145v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Donhauser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rousk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107873" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Greilinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Baloh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert D&#225;vid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Whitmore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02278" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommerguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200643n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domergue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Pearce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gallet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Borstad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Hodson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Jacobi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy G Hodson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122114v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Zdanowicz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977545v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varliero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bakken" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973696v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925341v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>