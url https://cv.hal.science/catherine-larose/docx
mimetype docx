--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -183,329 +183,329 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 6, </w:t>
+              <w:t xml:space="preserve">, 2026, 6, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.21683.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugars in Snow, Their Sources, and Fate Related to Microbial Metabolism: A Review</w:t>
+                <w:t xml:space="preserve">Rights to Microbes (RtM) and Rights of Microbes (RoM): Microbial Rights for a Planetary Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Schivalocchi</w:t>
+                <w:t xml:space="preserve">Anthony Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Sampsell</w:t>
+                <w:t xml:space="preserve">Emily Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">Anne Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adam Strobeyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JG008720⟩</w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5361866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375400v1</w:t>
+                <w:t xml:space="preserve">hal-05375417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rights to Microbes (RtM) and Rights of Microbes (RoM): Microbial Rights for a Planetary Age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugars in Snow, Their Sources, and Fate Related to Microbial Metabolism: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Jones</w:t>
+                <w:t xml:space="preserve">Francesca Schivalocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saab</w:t>
+                <w:t xml:space="preserve">Kara Sampsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Strobeyko</w:t>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niko Soininen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5361866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375417v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrates impact on bacterial community structure of coastal Arctic snowpacks in the spring</w:t>
               </w:r>
@@ -619,1034 +619,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change is rapidly deteriorating the climatic signal in Svalbard glaciers</w:t>
+                <w:t xml:space="preserve">Microbial life in preferential flow paths in subsurface clayey till revealed by metataxonomy and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+                <w:t xml:space="preserve">Frederik Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Scoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbaro</w:t>
+                <w:t xml:space="preserve">Ole Nybroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Burgay</w:t>
+                <w:t xml:space="preserve">Jens Aamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-18-307-2024⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03432-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574851v1</w:t>
+                <w:t xml:space="preserve">hal-04766636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seasonal change of PAHs in Svalbard surface snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duchaine</w:t>
+                <w:t xml:space="preserve">Marco Vecchiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">Carlo Barbante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Rl. Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.122864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377430v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and quantification of small microplastics (&lt;100 µm) in seasonal svalbard snow on glaciers and lands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Climate change is rapidly deteriorating the climatic signal in Svalbard glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Gallet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133723⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-307-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766642v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seasonal change of PAHs in Svalbard surface snow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: thematic issue on Polar and Alpine Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Barbante</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Burgay</w:t>
+                <w:t xml:space="preserve">Liane Benning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Rl. Cairns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Gunde-Cimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Häggblom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122864⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (4), pp.fiae030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396966v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life in preferential flow paths in subsurface clayey till revealed by metataxonomy and metagenomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Nybroe</w:t>
+                <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Aamand</w:t>
+                <w:t xml:space="preserve">Caroline Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jørgensen</w:t>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03432-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 912, pp.169567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766636v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and quantification of small microplastics (&lt;100 µm) in seasonal svalbard snow on glaciers and lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+                <w:t xml:space="preserve">Beatrice Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Layton</w:t>
+                <w:t xml:space="preserve">Ingeborg Hallanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Jean Charles Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86 (3), pp.1661-1675. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 467, pp.133723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291429v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated observation of physical snowpack properties in Ny-Ålesund</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Scoto</w:t>
+                <w:t xml:space="preserve">Editorial: Pan-Arctic snow research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Pappaccogli</w:t>
+                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Mazzola</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Donateo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Roberto Salzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1123981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1266810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291333v1</w:t>
+                <w:t xml:space="preserve">hal-04291347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection processes of Arctic seasonal glacier snowpack bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,4682 +1745,4670 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justina Šapolaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurynas Bučinskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 452, pp.131317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Airborne Bacterial Populations Determined by Passive and Active Air Sampling at Puy de Dôme, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin P Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin P Dillon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sydonia N.C.M. Grogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.220403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4209/aaqr.220403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change is rapidly deteriorating the climatic signal in Svalbard glaciers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie A Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-2023-96⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.1661-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291485v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in situ solar irradiation on snow bacterial communities and functional potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Automated observation of physical snowpack properties in Ny-Ålesund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Pappaccogli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Donateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1123981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04316133v1</w:t>
+                <w:t xml:space="preserve">hal-04291333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pan-Arctic snow research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Climate change is rapidly deteriorating the climatic signal in Svalbard glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Scoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Salzano</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1266810⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-2023-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291347v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact of in situ solar irradiation on snow bacterial communities and functional potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (6), pp.fiad042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827594v1</w:t>
+                <w:t xml:space="preserve">hal-04316133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fractionation shows microbial community changes in soil particles below 20 μm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Navel</w:t>
+                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">N. Técher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1091773⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.629355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291401v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James A Bradley</w:t>
+                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B Trivedi</w:t>
+                <w:t xml:space="preserve">Karol Torzewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Winkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rey Mourot</w:t>
+                <w:t xml:space="preserve">Łukasz Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+                <w:t xml:space="preserve">Daniel Kępski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291424v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">DNA/RNA Preservation in Glacial Snow and Ice Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karol Torzewski</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Stachnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kępski</w:t>
+                <w:t xml:space="preserve">Daniel Vasconcelos Rissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.894893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827526v1</w:t>
+                <w:t xml:space="preserve">hal-03827594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced methane emissions in former permafrost soils driven by vegetation and microbial changes following drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Micro-fractionation shows microbial community changes in soil particles below 20 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Navel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16137⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.1091773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827512v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">Active and dormant microorganisms on glacier surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Técher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Christopher B Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.244-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349896v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Spatial variations in ionic chemistry and water-stable isotopes in the snowpack on glaciers across Svalbard during the 2015–2016 snow accumulation season</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mats Björkman</w:t>
+                <w:t xml:space="preserve">Reduced methane emissions in former permafrost soils driven by vegetation and microbial changes following drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Vega</w:t>
+                <w:t xml:space="preserve">Mario Rudner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Zdanowicz</w:t>
+                <w:t xml:space="preserve">Argus Pesqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doleac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3163-2021⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3411-3425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860606v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement report: Spatial variations in snowpack ionic chemistry and water stable isotopes across Svalbard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Measurement report: Spatial variations in ionic chemistry and water-stable isotopes in the snowpack on glaciers across Svalbard during the 2015–2016 snow accumulation season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen P Vega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-2020-740⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.3163-3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3163-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365920v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Measurement report: Spatial variations in snowpack ionic chemistry and water stable isotopes across Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Mats P Björkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Carmen P Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zdanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-2020-740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290801v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability of elemental and organic carbon in Svalbard snow during 2007–2018</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schuler</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-2020-491⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080141v1</w:t>
+                <w:t xml:space="preserve">hal-03290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Sources and Impact of Trace Elements in the Annual Snowpack and the Firn in the Hansbreen (Southwest Spitsbergen)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Roman</w:t>
+                <w:t xml:space="preserve">Spatiotemporal variability of elemental and organic carbon in Svalbard snow during 2007–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Zdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.536036⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-2020-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365940v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne bacteria and particulate chemistry capture Phytoplankton bloom dynamics in an Arctic fjord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Barbaro</w:t>
+                <w:t xml:space="preserve">Investigation on the Sources and Impact of Trace Elements in the Annual Snowpack and the Firn in the Hansbreen (Southwest Spitsbergen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara J.M. Hoppe</w:t>
+                <w:t xml:space="preserve">Beatrice Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara K.E. Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+                <w:t xml:space="preserve">Adam Nawrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118458⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.536036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776153v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Airborne bacteria and particulate chemistry capture Phytoplankton bloom dynamics in an Arctic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Feltracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara J.M. Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara K.E. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.118458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080036v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comparison of Bacterial and Fungal Composition and Their Chemical Interaction in Free Tropospheric Air and Snow Over an Entire Winter Season at Mount Sonnblick, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Els</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Greilinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reisecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Anesio</w:t>
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080265v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO and N 2 O transformations of diverse fungi in hypoxia: evidence for anaerobic respiration only in Fusarium strains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mania</w:t>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Åsa Frostegård</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.2182-2195. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080174v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperatures beyond the community optimum promote the dominance of heat-adapted, fast growing and stress resistant bacteria in alpine soils</w:t>
+                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Donhauser</w:t>
+                <w:t xml:space="preserve">Alexandra Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Niklaus</w:t>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Rousk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Christopher Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Frey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Anesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.107873. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080145v1</w:t>
+                <w:t xml:space="preserve">hal-03080265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Vogel</w:t>
+                <w:t xml:space="preserve">NO and N 2 O transformations of diverse fungi in hypoxia: evidence for anaerobic respiration only in Fusarium strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guofen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsa Frostegård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2182-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079607v1</w:t>
+                <w:t xml:space="preserve">hal-03080174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow microbiome functional analyses reveal novel aspects of microbial metabolism of complex organic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080130v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Bacterial and Fungal Composition and Their Chemical Interaction in Free Tropospheric Air and Snow Over an Entire Winter Season at Mount Sonnblick, Austria</w:t>
+                <w:t xml:space="preserve">Temperatures beyond the community optimum promote the dominance of heat-adapted, fast growing and stress resistant bacteria in alpine soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Els</w:t>
+                <w:t xml:space="preserve">Johanna Donhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Greilinger</w:t>
+                <w:t xml:space="preserve">Pascal Niklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Reisecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">Johannes Rousk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beat Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.980. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080180v1</w:t>
+                <w:t xml:space="preserve">hal-03080145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and selection of snow-specific microbial communities in a Greenlandic sea ice snow cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Snow microbiome functional analyses reveal novel aspects of microbial metabolism of complex organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengsheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lusskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38744-y⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122082v1</w:t>
+                <w:t xml:space="preserve">hal-03080130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Artificial and Natural Transport Mechanisms of Ice Nucleating Particles in an Alpine Ski Resort in Obergurgl, Austria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sources and selection of snow-specific microbial communities in a Greenlandic sea ice snow cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02278⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38744-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415149v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial composition in seasonal time series of free tropospheric air and precipitation reveals community separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Assessment of Artificial and Natural Transport Mechanisms of Ice Nucleating Particles in an Alpine Ski Resort in Obergurgl, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Baloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róbert Dávid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Whitmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10453-019-09606-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02415098v1</w:t>
+                <w:t xml:space="preserve">hal-02415149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Microbial composition in seasonal time series of free tropospheric air and precipitation reveals community separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Els</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.671-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10453-019-09606-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415112v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122072v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415106v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and functional genes in radionuclide contaminated soils in Chernobyl and Fukushima</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien David</w:t>
+                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnz180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415116v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the planetary boundary layer: Bacterial and fungal vertical biogeography at Mount Sonnblick, Austria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community structure and functional genes in radionuclide contaminated soils in Chernobyl and Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Baumann‐stanzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo: Geography and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/geo2.69⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnz180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122074v1</w:t>
+                <w:t xml:space="preserve">hal-02415116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined iron and sulfate reduction biostimulation as a novel approach to enhance BTEX and PAH source-zone biodegradation in biodiesel blend-contaminated groundwater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Beyond the planetary boundary layer: Bacterial and fungal vertical biogeography at Mount Sonnblick, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Els</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann‐stanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilda Fernandes</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen S.C. Lazzarin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birgit Sattler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 326, pp.229 - 236. </w:t>
+              <w:t xml:space="preserve">Geo: Geography and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e00069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/geo2.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01588965v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Approach for in Situ Chemical Oxidation Coupled to Biodegradation Enhances Light Nonaqueous Phase Liquid Source-Zone Remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Fedrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele Fedrizzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Débora T. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen S. C. Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6439,1012 +6423,1024 @@
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (1), pp.463 - 472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b03604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking environmental prokaryotic viruses and their host through CRISPRs</w:t>
+                <w:t xml:space="preserve">Combined iron and sulfate reduction biostimulation as a novel approach to enhance BTEX and PAH source-zone biodegradation in biodiesel blend-contaminated groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+                <w:t xml:space="preserve">Juliana B. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora T. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marilda Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen S.C. Lazzarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.229 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589168v1</w:t>
+                <w:t xml:space="preserve">hal-01588965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow and ice ecosystems: not so extreme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Linking environmental prokaryotic viruses and their host through CRISPRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01986288v1</w:t>
+                <w:t xml:space="preserve">hal-01589168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential drivers of microbial community structure and function in Arctic spring snow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Snow and ice ecosystems: not so extreme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00413⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (10), pp.782-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589188v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Potential drivers of microbial community structure and function in Arctic spring snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846152v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective occurrence of Rhizobiales in frost flowers on the surface of young sea ice near Barrow, Alaska and distribution in the polar marine rare biosphere.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jody W. Deming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12047⟩</w:t>
+              <w:t xml:space="preserve">biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925281v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Selective occurrence of Rhizobiales in frost flowers on the surface of young sea ice near Barrow, Alaska and distribution in the polar marine rare biosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.575-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925293v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of mercury in Arctic terrestrial and aquatic ecosystems, a review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (4), pp.321-355. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.5004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN11140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846180v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Study of Abiotic Methylation Reactions of Gaseous Elemental Mercury by Halogen-Containing Molecules</w:t>
               </w:r>
@@ -7456,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommerguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,1108 +7550,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00646712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
+                <w:t xml:space="preserve">The fate of mercury in Arctic terrestrial and aquatic ecosystems, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marusczak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Thomas A. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa L. Loseto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robie Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Outridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.321-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN11140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578858v1</w:t>
+                <w:t xml:space="preserve">hal-00846180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marusczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.1909-1915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747250v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total mercury and methylmercury in high altitude surface snow from the French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lean</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.040⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.1837-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00647117v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable Mercury Cycling in Polar Snowpacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Total mercury and methylmercury in high altitude surface snow from the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marusczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Covès</w:t>
+                <w:t xml:space="preserve">E. Yumvihoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">D. Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (6), pp2150-2156. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (19), pp.3949-3954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es103016x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00604947v1</w:t>
+                <w:t xml:space="preserve">insu-00647117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bioavailable Mercury Cycling in Polar Snowpacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine de Angelis</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+                <w:t xml:space="preserve">N. Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Averty</w:t>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.08.043⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (6), pp2150-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es103016x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482780v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (22), pp.6263-6275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00562243v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of mercury species in the Ny-Alesund area (79 degrees N) and their transfer during snowmelt.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Faïn</w:t>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clarisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Foucher</w:t>
+                <w:t xml:space="preserve">Bernard Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (22), pp.6263-6275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es902579m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476986v1</w:t>
+                <w:t xml:space="preserve">insu-00562243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deposition of mercury species in the Ny-Alesund area (79 degrees N) and their transfer during snowmelt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.901-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es902579m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microbial sequences retrieved from environmental samples from seasonal Arctic snow and meltwater from Svalbard, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00792-009-0299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8665,117 +8795,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra Incognita: microbial life in the terrestrial cryosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Pearce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8785,383 +8915,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology of the Cryosphere: Diversity, Habitat Constraints and Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry in the Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.755-794, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811230134_0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow research in Svalbard: current status and knowledge gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M P Björkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C P Borstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A J Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-W Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of Environmental Science in Svalbard (SESS) report 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial activity monitoring by the Integrated Arctic Earth Observing System (MamSIOS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ávila-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Convey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy G Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SESS Report 2018 – The State of Environmental Science in Svalbard - an annual report. Svalbard Integrated Arctic Earth Observing System (SIOS), Longyearbyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.48-81, 2018, 9788269152814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9171,147 +9301,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising Environmental Research and Monitoring of Priority Pollutants and Impurities in the Svalbard Atmosphere (HERMOSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Kallenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State of Environmental Science in Svalbard (SESS) report 2022. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9321,3470 +9451,3470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes communities in snow?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategies and Best Practices for Monitoring Seasonal Snow Cover Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M. Zdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Luks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar &amp; Alpine Microbiology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">International Union of Geodesy and Geophysics, 27th Annual Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122114v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and Best Practices for Monitoring Seasonal Snow Cover Composition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What shapes communities in snow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Geodesy and Geophysics, 27th Annual Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Polar &amp; Alpine Microbiology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415168v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonisation and selection processes involved in shaping frost flower communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution of bacterial communities in the atmosphere and controlling factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier E Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow does not mirror air microbial communities as shown on transects in Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Varliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and fungal diversity along a vertical air column at Mount Sonnblick, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effective NO reduction mechanisms in fungi might not be coupled to denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa Frostegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bakken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976691v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Viral-host interactions in the environment and their adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976684v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974649v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomics applied to extreme environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974554v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold environments as “hot spots” for microbial adaptation and evolution: Arctic snow and ice in the context of change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976628v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilatory nitrogen reduction by soil fungal community members and their possible contribution to N2O production in soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974646v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976700v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974548v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metagenomics applied to extreme environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974570v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Cold environments as “hot spots” for microbial adaptation and evolution: Arctic snow and ice in the context of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974636v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective NO reduction mechanisms in fungi might not be coupled to denitrification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dissimilatory nitrogen reduction by soil fungal community members and their possible contribution to N2O production in soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976751v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-host interactions in the environment and their adaptive significance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974633v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRs based phage-host interactions in glacial ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial communities colonizing different microhabitats in Rothamsted Park Grass Soil - An attempt to localize denitrifying hot-spots in the soil matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Nitrogen Cycling Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale localization of denitrifying communities in the soil matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of the snow Ecosystem in polar Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de Préparation à la campagne de terrain Svalbard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
+              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932236v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Arctic Snowpack Microbial Habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.30</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932225v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Arctic Snowpack Microbial Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">PAM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925332v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CRISPRs in the search for a viral global metacommunity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Métagénomique bactérienne de la cryosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISPR: Evolution, Mechanisms and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interactions bactéries-champignons : un domaine de recherche fédérateur pour la microbiologie fondamentale et appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988702v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neige : Un milieu vivant avec un rôle fondamental dans la régulation de la planète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Use of CRISPRs in the search for a viral global metacommunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Forero Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Scientifiques du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CRISPR: Evolution, Mechanisms and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988705v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métagénomique bactérienne de la cryosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La neige : Un milieu vivant avec un rôle fondamental dans la régulation de la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions bactéries-champignons : un domaine de recherche fédérateur pour la microbiologie fondamentale et appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Scientifiques du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925341v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing interactions between snow chemistry and microbial populations in the snowpack: a metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Oslo Conference 2010, Norway: 'Polar Science - Global Impact'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Oslo Conference 2010, Norway: 'Polar Science - Global Impact'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING INTERACTIONS BETWEEN MERCURY AND MICROBIAL POPULATIONS IN THE SNOWPACK: A METAGENOMIC APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12794,170 +12924,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses to warming and cooling of an Arctic tundra soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Dencker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zohaib Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Suhr Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/599233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13104,51 +13234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rizk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strobeyko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Soininen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5361866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Su&#322;owicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Markowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Kozio&#322;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Zientak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-307-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Hallanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1123981" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ilvinas E&#382;erinskis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina &#352;apolait&#279;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurynas Bu&#269;inskas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Luks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Burgay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2023-96" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1266810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M F Martins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1091773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rudner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Pesqueda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doleac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zdanowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3163-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P Vega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-740" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-491" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moroni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nawrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.536036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feltracco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara J.M. Hoppe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K.E. Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118458" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gorfer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofen Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mania" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14980" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080145v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Donhauser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rousk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107873" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Greilinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisecker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Baloh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert D&#225;vid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Whitmore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02278" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommerguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200643n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domergue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976672v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Pearce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gallet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Borstad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Hodson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Jacobi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy G Hodson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122114v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Zdanowicz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977545v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varliero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976751v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bakken" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973696v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925341v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Mourot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Lebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Martinez-Rabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21683.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jones" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strobeyko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Soininen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5361866" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Schivalocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Sampsell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Su&#322;owicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Zawierucha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Markowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Kozio&#322;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Zientak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-5033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vecchiato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scoto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-307-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gunde-Cimerman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max H&#228;ggblom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Rosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Hallanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Luks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1266810" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;ilvinas E&#382;erinskis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina &#352;apolait&#279;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurynas Bu&#269;inskas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131317" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydonia N.C.M. Grogan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.220403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pappaccogli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Donateo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1123981" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Burgay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2023-96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Trivedi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vasconcelos Rissi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.894893" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M F Martins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Navel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1091773" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bradley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Trivedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Winkel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rudner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Pesqueda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doleac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zdanowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3163-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P Vega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schuler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-2020-491" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moroni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nawrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.536036" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Feltracco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara J.M. Hoppe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K.E. Wolf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118458" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Greilinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00980" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gorfer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofen Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mania" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Frosteg&#229;rd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14980" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Donhauser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rousk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Frey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107873" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415149v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Baloh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert D&#225;vid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Whitmore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommerguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200643n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domergue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Ulrich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Pearce" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C P Borstad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Hodson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-W Jacobi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415142v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Convey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy G Hodson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kallenborn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415168v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Zdanowicz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122114v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R David" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varliero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976751v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bakken" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973837v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>