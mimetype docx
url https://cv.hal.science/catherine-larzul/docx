--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine LARZUL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0533-331X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167075462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectedness and genotype-by-environment interaction in a maternal pig line across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skag088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte, une nouvelle dimension pour la sélection porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The genetic architecture of host-microbiota interactions in livestock: a comprehensive review and critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101816. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Domestic Animals Genome and Phenome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Baranasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geena Cartick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.177500.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morsure de queue chez le porc : de la mesure aux solutions génétiques pour limiter le phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.8214. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.8214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations of environmental sensitivity based on daily feed intake perturbations with economically important traits in a male pig line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01000-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of cortisol levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1461385. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2025.1461385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving gut microbiota enterotypes through host genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.116. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01827-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae330. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genic and non-genic SNP contributions to additive and dominance genetic effects in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahshid Mohammadpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayatollahi Mehrgardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve meat quality and welfare in entire male pigs by genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.699. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11030699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Autozygosity in Pigs in Three-Way Crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.584556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the Analysis and Reduction of Damaging Behaviour in Group-Housed Livestock, With Application to Pig Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Camerlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.611073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with growth traits, meat quality and lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1333-1341. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs indésirables de la viande de porcs mâles non castrés : problèmes et solutions potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance and body reserves in rabbit females selected for longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2017.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between the dominance status and sexual development, skin lesions or feeding behaviour of intact male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding: II. Carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding: I. Production traits and gut microbiota characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-9402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies congénitales héréditaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree and genomic evaluation of pigs using a terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0211-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (8), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortisol response to ACTH in pigs, heritability and influence of corticosteroid-binding globulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.1929-1934. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115001767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of genetic parameters for content of boar taint compounds in adipose tissue of intact males at 160 and 220 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (9), pp.4267-4276. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-9252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The length of productive life can be modified through selection: An experimental demonstration in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (6), pp.2395-2401. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-7216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for two selection criteria for feed efficiency in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.3121-3128. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of implementing genomic evaluations in a pig sire line breding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection in a purebred pig male line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (12), pp.4164-4176. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian meta-analysis of the effect of fasting, transport and lairage times on four attributes of pork meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (3), pp.584-598. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations around CYP11A1 and its possible involvement in an androstenone QTL characterised in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (april), Non paginé. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the effects of dietary vitamin E supplementation on α-tocopherol concentration and lipid oxidation in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bloom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. van Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et canalisation : vision de généticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de sensibilité à l'halothane: effet du génotype halothane sur les performances de croissance, qualités de carcasse et de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Hermesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of effects of dietary vitamin E and post slaughter storage conditions on changes of redness (a*) of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazslo Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Blom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5), pp.564-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the effect of the halothane gene on 6 variables of pig meat quality and on carcass leanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (9), pp.2841-2855. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (3), pp.835-841. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological fear responses in ducks : genetic cross effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: A review (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four generations of a canalising selection for rabbit birth weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sarcoplasmic proteomes between two groups of pig muscles selected for shear force of cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.5834-5841. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070462x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of physico-chemical measurements to discriminate rabbit meat from three different productive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.2302-2309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL with effects on intramuscular fat content and fatty acid composition in a Duroc x Large White cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-8-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat quality in an intergeneric factorial crossbreeding between muscovy (Cairina moschata) and Pekin (Anas platyrhynchos) ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation creating a potential illegitimate microRNA target site in the myostatin gene affects muscularity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tordoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.813-818. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-generation microsatellite-based integrated genetic and cytogenetic map for the European rabbit ( Oryctolagus cuniculus) and localization of angora and albino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat quality in an intergeneric factorial crossbreeding between Muscovy (Cairina Moschata) and Pekin (Anan platyrhynchos) ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.219-229. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2006010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intramuscular fat levels on sensory characteristics of duck breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.5.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis in two lines of rabbits selected for reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1658-1665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Figwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (7), pp.2732-2737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production in two rabbit lines divergently selected for 63-d body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (9), pp.2165-2172. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canard mulard : déterminisme génétique d’un hybride intergénérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques de la croissance et de la qualité de la viande chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed consumption in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a quantitative trait locus for muscle hypertrophy from Belgian Texel sheep on carcass conformation and muscularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (11), pp.3128-3137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction on rabbit meat quality of Rex du Poitou®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten rabbit lines of terminal bucks for growth, feed efficiency and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.535-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten rabbit lines of terminal bucks for growth, feed efficiency and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency, growth and carcass traits in female mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (6), pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of reproductive traits of female common ducks (Anas platyrhynchos) in pure breeding and in inter-generic crossbreeding with muscovy ducks (Cairina moschata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of microsatellite genetic markers from Peking and Muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (5), pp.794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perpestives à court et moyen terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perspectives à court et moyen terme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the white pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (sp.), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass and overfeeding traits in a white geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.415-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass and overfeeding traits in a white geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.443-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour un abaissement du potentiel glycolytique du muscle chez le porc Large White pigs. 2. Réponses corrélatives pour la qualité de la viande et la composition du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1), pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White. III. Réponses corrélatives pour la vitesse de croissance, la composition corporelle et les caractères de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (2), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the halothane genotype and slaughter weight on texture of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77, pp.408-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs. III. Correlated responses in growth rate, carcass composition and reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (2), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White. III. Réponses corrélatives pour la vitesse de croissance, la composition corporelle et les caractères de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs. II. Correlated responses in meat quality and muscle compositional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1), pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White 1. Réponses directes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel glycolytique du muscle mesuré sur le porc vivant : un nouveau critère de sélection pour la qualité de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique du potentiel glycolytique du muscle chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (3), pp.183-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs I. Direct responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of halothane genotype (NN, Nn, nn) on growth, carcass and meat quality traits of pigs slaughtered at 95 Kg or 125 Kg live weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114, pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'inclusion de l'information au locus majeur dans l'indice de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.161-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic parameters for longissimus muscle fiber characteristics in relation to growth, carcass, and meat quality traits in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.3126-3137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gain from including major gene information in breeding value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.161-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype halothane sur la texture de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset-Akrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur l’activité de l’axe corticotrope chez le porc Large White : étude des performances de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP-Institut du Porc, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the organoleptic properties of ‘Noir de Bigorre’ dry-cured ham according to climate conditions of the geographical area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hamzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations génétiques entre la sensibilité environnementale et des caractères d’importance économique dans une lignée mâle chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la génétique de l'hôte pour moduler la composition du microbiote : exemple chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote digestif : un outil de diagnostic pour optimiser la santé des animaux d’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, innozh, Mar 2025, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of innovation phenotypic indicators of aimal robustness and health on production farms for genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehouenou B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition de génome des porcs donneurs : applications et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de la fédération de transplantation organes prélèvement Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fédération de transplantation organes prélèvement Paris-Saclay, Sep 2025, Le Kremlin Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoPHEnix – a European research infrastructure for genome - phenome interactions in sustainable animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hartwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FBN, Sep 2025, Rostock, Germany. pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoPHEnix – a European research infrastructure to study genome and phenome interactions for sustainable animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hartwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gascon pork sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosemary Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la résilience aux perturbations environnementales détectées sur des données d'ingestion de trois lignées de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de l'hôte est efficace pour orienter le microbiote intestinal chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'holobionte, une nouvelle dimension pour la sélection porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Niort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-évolution au sein de l'holobionte chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Séances hebdomadaires publiques de l'Académie : Interactions entre les animaux ou les plantes et leur microbiome : comment sélectionner l’holobionte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ac&amp;adémie d'Agriculture, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of terroirs on the sensory characteristics of &amp;quot;Noir de Bigorre&amp;quot; dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer-Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Mundial del Jamon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Zafra, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la proportion d'animaux phénotypés sur le progrès génétique d'un caractère enregistré dans des élevages de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of resilience to unrecorded challenges in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Selection Orientates Gut Microbiota in Pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédisposition génétique et expression des comportements liés à la morsure de queue en lien avec les caractéristiques de chaque porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint in the French Landrace pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.3245 - 3248, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique du risque d'odeur de verrat dans la population Landrace français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2022, Online, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de la castration des porcs : recherche de marqueurs pour la sélection contre les odeurs sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effect on the feed to muscle gain ratio of growing purebred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, France. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi génomique des origines raciales lors de la création d'une lignée synthétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating vertical path coefficients of transmission of non-genetic inherited effects from a similarity matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la diversité génétique au cours de la création d’une lignée synthétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for maximizing genetic diversity in the first generations of a pig synthetic line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection on fecal microbiota composition in Large White piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving piglet survival under organic condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI VETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection on fecal microbiota composition in Large White piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Society for Animal Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtuel, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between host genetics and the dynamics of the gut microbiota in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGWEB: an infrastructure for experimental research for sustainable pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of autozygosity in pigs from a three-way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rogel-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Estelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Animal Science, EAAP 71 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement pubertaire des mâles entiers et risque d’odeur de verrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité (1 100 SNP) pour la sélection génomique chez 3 races de porcs françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génomique de porcs issus d’un croisement Large-White x Piétrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol level or feed efficiency to a challenge diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et activité de l’axe corticotrope : comparaison des caractères de production dans des lignées divergentes soumises à un aliment fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol level or feed efficiency to a challenge diet during growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic approaches for rearing entire males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tholen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of cortisol levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur l’activité corticotrope chez le porc : étude des réponses aux stress d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with meat traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMA Innovative Approaches for Pork Production with Entire Males and Immunocastrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic approaches for rearing entire males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tholen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMA Innovative Approaches for Pork Production with Entire Males and Immunocastrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST action IPEMA : innovative approaches in pork production with entire males and immunocastrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Borell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in pork production with entire males and immunocastrates : Cost Action IPEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Aluwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gé Backus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la sélection génomique dans le schéma de sélection de la population Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du type génétique et du génotype halothane sur l’épaisseur de lard mesurée par tomographie RX tout au long de la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-varietal genomic selection in French pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p., </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation génomique dans un schéma de croisement terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la teneur en androsténone du gras dorsal des carcasses de verrats à partir d'indicateurs du développement sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Faouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’agressivité sur le comportement alimentaire, le développement sexuel et les odeurs sexuelles chez le porc mâle entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bissianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Herlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la réponse à l'ACTH chez le porc, relation avec des caractères de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin. 2. Caractères de carcasse et de qualité de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin . 1. Croissance, ingéré et efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin. 3. Analyse de la digestion et des rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des relations entre santé, mortalité et croissance du porc en engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies in purebred and crossbred entire male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les compromis entre performances productives et santé chez le porc en croissance le projet HealthyGrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'INRA au Salon de l'Agriculture : Gestion Intégrée de la Santé des Animaux (GISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of sexual development and boar taint in Pietrain and Pietrain × Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig genetics: insight in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral Symposium on Miniature Pigs for Biomedical Research in Taiwan and France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Taïnan, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body lesions in entire male pigs during growth and on the carcass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Udin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RN gene polymorphisms effect in a family based-structure scheme in French purebred pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions corporelles chez les mâles entiers au cours de la croissance et sur la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Udin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there interest in implementing genomic evaluations in a pig male line nucleus? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs de verrat : effets génétiques et non génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feed efficiency in rabbit: analysis of a selection experiment for two criteria of feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt. pp.217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn - anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, dans un dispositif familial issu des populations porcines françaises en sélection, de l’effet quantitatif de mutations dans des gènes majeurs et des gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in a purebred pig breeding scheme: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Quantitive Genetics (ICQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l’efficacité alimentaire. Analyse d’une expérience de sélection pour deux critères d’efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique : principe et perspectives d'utilisation pour l'amélioration des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for carcass and meat quality traits in commercial French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Shumbusho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). Stavanger, NOR., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de causes génétiques des anomalies congénitales majeures chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Mapping Of Quantitative Trait Loci For Androstenone And Skatole Levels In Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for ACTH response in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of 25 genes located in SSC7q1.2 in regards of androstenone accumulation in backcross animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of the French Piétrain purebred population including the halothane genotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does: indirect response for energy balance and fat stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to LIvestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci for androstenone and skatole levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la teneur en androsténone et en scatol dans une population de porc Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique des teneurs en androsténone et en scatol du tissu gras dans une population de porcs Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du génotype halothane dans l’évaluation de la population Piétrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). La Motte au Vicomte, FRA., 2010, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on seven parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Southport, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longétivité de la lapine en reproduction. Réponse indirecte sur le bilan énergétique et les réserves adipeuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de biomarqueurs associés à la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting meat quality and production traits in Duroc x Large White F2 pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible methods for changing the glycolytic potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th International Congress of Meat Science and Technology, Meat - Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse de l’effet du gène halothane sur les mesures de qualité de la viande porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour des caractères de qualité de la viande et de production dans une population f2 Duroc x large white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains : programme intégré européen de recherches FP6 - 2007 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated genomics approach to unravel the genetic basis of variability in boar taint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harlizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bendixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tibau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for androstenone and skatole level in relation with meat quality in a French Large White pig population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fear responses transmission in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusticité, robustesse, plasticité, le point de vue des généticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection pour la vitesse de croissance influence-t-elle la fécondance de la semence de lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garvanèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL influençant le taux de lipides intramusculaire dans une population F2 Duroc x Large White.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nervousness or fearfulness and social behaviour in male mule ducks : a update review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du canard Mulard : Synthèse bibliographique 2. Paramètres génétiques dans les populations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;nervosisme&amp;quot; chez le canard mulard. Synthèse des acquis de la recherche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du canard Mulard : Synthèse bibliographique - 1. Effet de l'hybridation entre le canard commun et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. 28 Rue Du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on créer un porc adapté à la production sous Label Rouge en utilisant des races locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des méthodes physico-chimiques à décrire les caractéristiques sensorielles perçues par un jury entraîné à la dégustation de la viande de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte génétique du lapin : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of maternal lines: Last results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production in two rabbit lines divergently selected for 63-d body weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puebla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for feed efficiency in rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does selection for growth rate impair bone resistance in the rabbit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress, colegio de postagraduados for WRSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneizacion genetica de un caracter. Resultados preliminares de una seleccion canalizante sobre el peso al naciemento de los gazapos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Reunion Nacional de Mejora Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur du plumage et déterminisme des comportements de peur chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention de la carte génétique du canard Barbarie et du canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of reproductive traits of female common ducks in pure breeding and in inter-generic crossbreeding with muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du magret dans un croisement factoriel barbarie X INRA44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique de caractères de reproduction et leurs relations avec des caractères pondéraux chez la cane commune mère du mulard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for overfed mule duck traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perspectives à court et moyen terme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve remarks on canalisation in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tendencies in duck breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a whole-genome scan targeting qtl for carcass traits in a texel x romanov intercross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur le poids à 63 jours : quelles conséquences pour les caractéristiques bouchères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du format de la femelle pékin sur les performances du mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de le recherche sur les palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de longévité de la souche de lapins INRA 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendreté mécanique du muscle longissimus dorsi de lapin : étude méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la longévité de la souche de lapins INRA 1077.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de caractères d'intérêt dans la production de mulards pour le gavage : synthèse de résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées sur la recherche sur les palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une restriction alimentaire sur la qualité de la viande de lapins Rex du Poitou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerar Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the white pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World rabbit congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability estimates for growth and carcass part traits in a strain of white plumage gees slaughtered at 11 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World waterfowl conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of female pekin body size on overfed mule ducks performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Waterfowl conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du nouvel index combiné caprin: introduction des matières grasses du lait dans l'objectif de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bélichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass traits and hepatic steatosis in an overfed white plumage &amp;quot;polish&amp;quot; geese strain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la composition corporelle des lapines à l'aide de la méthode TOBEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Lamboley-Gaüzere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la recherche cunicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for decreasing muscle glycolytic potential in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'index combiné caprin et du polymorphisme de la caséine alpha s1 dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloc-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sigwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype halothane sur la texture de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset-Akrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resultats de quatre generations de selection sur le potentiel glycolytique musculaire mesure in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du locus RN sur les caracteres de croissance et de carcasse : premiers resultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'indicateurs phénotypiques innovants de la robustesse et la santé des animaux en élevage de production à des fins de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Yehouenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57es Journées de la Recherche Porcine, 4-5 février 2025, Saint-Malo, 57, 2025, 57es Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net zero related issues: breeding for low input or low impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Agricultural Science and Technology between MOA and INRAE: With a Special Touch on Net Zero Greenhouse Gas Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la puberté de cochettes Landrace français et indentification de facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.293-294, 2022, 54es journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité (1 100 SNP) pour la sélection génomique chez 3 races porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2020, 52èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and dominance genomic parameters for backfat thickness in purebred and crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashid Mohammadpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Momen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Edition), 717 p., 2019, Book of Abstracts of the 70th Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on adrenocortical activity in Large White pigs: study of responses to breeding challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 1K panel in 3 French pig breeds for genomic selection: Accuracy of Imputation and estimation of genomic breeding values using 1K SNP panel, designed for several breeds in French pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of divergent selection for cortisol level on boar taint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with meat traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité en sélection génomique porcine : Comparaison de qualité d’imputation et prédiction des valeurs génomiques pour deux design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of divergent selection on adrenocortical activity in Large White pigs on gene expression after ACTH, LPS and social stress challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Bazovkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol response or feed efficiency to an ACTH challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aggressiveness on feeding behaviour, pubertal development and fat androstenone of entire male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bissianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Herlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Meeting of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. Wageningen Academic Publishers, 2016, Proceedings of the 50th Congress of the International Society for Applied Ethology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ability of a single-step terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academics Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the backfat concentration of androstenone in boar carcasses using indicators of sexual development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Faouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ADSA - ASAS, Journal of Animal Science, 94 (E-Suppl. 5), 2016, 2015 Joint annual meeting abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of genomic selection to improve litter traits in the French Landrace pig population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les relations génétiques entre des caractères mesurés sur des animaux purs ou croisés issus de Piétrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations génétiques entre caractères relatifs au développement sexuel, à l’odeur de la viande, à l’état inflammatoire et à l’agressivité chez le porc mâle entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sperm production and boar taint risk of purebred or crossbred entire offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la production spermatique et le risque d’odeur de mâle entier des descendants de race pure ou croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relationships between Measures of Sexual Development, Boar Taint, Health and Aggressiveness in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de l'activité corticotrope chez le porc Large White et sélection divergente pour l'étude des caractères de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour la sélection génomique chez les espèces monogastriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. 2014, Xe Colloque AGENAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis to compare pig meat quality traits according to breed and rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, France. German Livestock, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc : cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: correlation with meat L* value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Baltimore, United States. , 2005, Proceedings of the 51st International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the White pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass traits and hepatic steatosis in an overfed white plumage &amp;quot;polish&amp;quot; geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten commercial strains of terminal bucks for growth, feed efficiency, and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une restriction alimentaire sur la qualité de la viande de lapins Rex du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual pig-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tail biting in pigs - a comprehensive guide to its aetiology, impact and wider significance in pig management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Wageningen Academic, https://brill.com/display/book/9789004694989/BP000011.xml, 2024, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004694989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR data guidelines for pig research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14765746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la qualité des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Toulouse, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique, Génomique, sélection et amélioration génétique des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Génétique et Génomique porcine, Villefranche de Rouergue, France. 2025, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection / Amélioration Génétique des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Bernussou (Aveyron), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et amélioration génétique des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bordeaux Sciences Agro, 1 cours du Général de Gaulle, 33170 Gradignan, France. 2024, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId860"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine LARZUL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0533-331X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167075462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The genetic architecture of host-microbiota interactions in livestock: a comprehensive review and critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.101816. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Domestic Animals Genome and Phenome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Baranasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geena Cartick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.177500.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte, une nouvelle dimension pour la sélection porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.9356. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectedness and genotype-by-environment interaction in a maternal pig line across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skag088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations of environmental sensitivity based on daily feed intake perturbations with economically important traits in a male pig line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01000-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morsure de queue chez le porc : de la mesure aux solutions génétiques pour limiter le phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.8214. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.8214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of cortisol levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1461385. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2025.1461385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of sensitivity to environmental challenges using daily feed intake records in three lines of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae330. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles génétiques pour les systèmes d’élevages certifiés en agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8177. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving gut microbiota enterotypes through host genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.116. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01827-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genic and non-genic SNP contributions to additive and dominance genetic effects in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahshid Mohammadpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayatollahi Mehrgardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07767-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Autozygosity in Pigs in Three-Way Crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.584556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve meat quality and welfare in entire male pigs by genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.699. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11030699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the Analysis and Reduction of Damaging Behaviour in Group-Housed Livestock, With Application to Pig Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Camerlink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.611073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with growth traits, meat quality and lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (7), pp.1333-1341. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics Application in Animal Science—A Special Emphasis on Stress Response and Damaging Behaviour in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André L. F. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), Non paginé. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11080920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs indésirables de la viande de porcs mâles non castrés : problèmes et solutions potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance and body reserves in rabbit females selected for longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2017.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between the dominance status and sexual development, skin lesions or feeding behaviour of intact male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding: I. Production traits and gut microbiota characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-9402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies congénitales héréditaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.329-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree and genomic evaluation of pigs using a terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0211-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding: II. Carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortisol response to ACTH in pigs, heritability and influence of corticosteroid-binding globulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.1929-1934. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115001767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (8), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of the response to ACTH in pig: biological and transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (961), pp.PMC4650497. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2118-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of genetic parameters for content of boar taint compounds in adipose tissue of intact males at 160 and 220 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (9), pp.4267-4276. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-9252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The length of productive life can be modified through selection: An experimental demonstration in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (6), pp.2395-2401. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-7216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of implementing genomic evaluations in a pig sire line breding scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for two selection criteria for feed efficiency in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (7), pp.3121-3128. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-6176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of genomic selection in a purebred pig male line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (12), pp.4164-4176. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian meta-analysis of the effect of fasting, transport and lairage times on four attributes of pork meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (3), pp.584-598. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the effects of dietary vitamin E supplementation on α-tocopherol concentration and lipid oxidation in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Bloom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations around CYP11A1 and its possible involvement in an androstenone QTL characterised in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (april), Non paginé. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. van Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the effect of the halothane gene on 6 variables of pig meat quality and on carcass leanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bloom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Doeschl-Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (9), pp.2841-2855. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène de sensibilité à l'halothane: effet du génotype halothane sur les performances de croissance, qualités de carcasse et de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mérour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Hermesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of effects of dietary vitamin E and post slaughter storage conditions on changes of redness (a*) of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazslo Trefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bünger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Blom-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5), pp.564-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et canalisation : vision de généticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1), pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural and physiological fear responses in ducks : genetic cross effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (3), pp.835-841. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: A review (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four generations of a canalising selection for rabbit birth weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 119 (1-3), pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of mule ducks in France : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (2), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sarcoplasmic proteomes between two groups of pig muscles selected for shear force of cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.5834-5841. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070462x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of physico-chemical measurements to discriminate rabbit meat from three different productive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.2302-2309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.2988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL with effects on intramuscular fat content and fatty acid composition in a Duroc x Large White cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-8-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-generation microsatellite-based integrated genetic and cytogenetic map for the European rabbit ( Oryctolagus cuniculus) and localization of angora and albino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat quality in an intergeneric factorial crossbreeding between Muscovy (Cairina Moschata) and Pekin (Anan platyrhynchos) ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.219-229. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2006010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation creating a potential illegitimate microRNA target site in the myostatin gene affects muscularity in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Takeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pirottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tordoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (7), pp.813-818. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat quality in an intergeneric factorial crossbreeding between muscovy (Cairina moschata) and Pekin (Anas platyrhynchos) ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intramuscular fat levels on sensory characteristics of duck breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.5.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis in two lines of rabbits selected for reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1658-1665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Figwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (7), pp.2732-2737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production in two rabbit lines divergently selected for 63-d body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (9), pp.2165-2172. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects génétiques de la croissance et de la qualité de la viande chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed consumption in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canard mulard : déterminisme génétique d’un hybride intergénérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction on rabbit meat quality of Rex du Poitou®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a quantitative trait locus for muscle hypertrophy from Belgian Texel sheep on carcass conformation and muscularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (11), pp.3128-3137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten rabbit lines of terminal bucks for growth, feed efficiency and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.535-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten rabbit lines of terminal bucks for growth, feed efficiency and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (6), pp.535-545. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency, growth and carcass traits in female mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (6), pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of reproductive traits of female common ducks (Anas platyrhynchos) in pure breeding and in inter-generic crossbreeding with muscovy ducks (Cairina moschata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of microsatellite genetic markers from Peking and Muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (5), pp.794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perpestives à court et moyen terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perspectives à court et moyen terme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass and overfeeding traits in a white geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.415-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the white pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (sp.), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass and overfeeding traits in a white geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousselot-Pailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.443-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs. II. Correlated responses in meat quality and muscle compositional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1), pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White. III. Réponses corrélatives pour la vitesse de croissance, la composition corporelle et les caractères de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (2), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White. III. Réponses corrélatives pour la vitesse de croissance, la composition corporelle et les caractères de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31, pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the halothane genotype and slaughter weight on texture of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77, pp.408-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour un abaissement du potentiel glycolytique du muscle chez le porc Large White pigs. 2. Réponses corrélatives pour la qualité de la viande et la composition du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (1), pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs. III. Correlated responses in growth rate, carcass composition and reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (2), pp.149-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour abaisser le potentiel glycolytique du muscle chez le porc Large White 1. Réponses directes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel glycolytique du muscle mesuré sur le porc vivant : un nouveau critère de sélection pour la qualité de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique du potentiel glycolytique du muscle chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (3), pp.183-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for reduced muscle glycolytic potential in Large White pigs I. Direct responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (5), pp.469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of halothane genotype (NN, Nn, nn) on growth, carcass and meat quality traits of pigs slaughtered at 95 Kg or 125 Kg live weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueblez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114, pp.309-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic parameters for longissimus muscle fiber characteristics in relation to growth, carcass, and meat quality traits in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 75, pp.3126-3137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'inclusion de l'information au locus majeur dans l'indice de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.161-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gain from including major gene information in breeding value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.161-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype halothane sur la texture de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset-Akrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the organoleptic properties of ‘Noir de Bigorre’ dry-cured ham according to climate conditions of the geographical area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hamzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur l’activité de l’axe corticotrope chez le porc Large White : étude des performances de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP-Institut du Porc, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations génétiques entre la sensibilité environnementale et des caractères d’importance économique dans une lignée mâle chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoPHEnix – a European research infrastructure for genome - phenome interactions in sustainable animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hartwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FBN, Sep 2025, Rostock, Germany. pp.169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoPHEnix – a European research infrastructure to study genome and phenome interactions for sustainable animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hartwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition de génome des porcs donneurs : applications et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de la fédération de transplantation organes prélèvement Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fédération de transplantation organes prélèvement Paris-Saclay, Sep 2025, Le Kremlin Bicêtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gascon pork sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delgado Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosemary Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la résilience aux perturbations environnementales détectées sur des données d'ingestion de trois lignées de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de l'hôte est efficace pour orienter le microbiote intestinal chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'holobionte, une nouvelle dimension pour la sélection porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Déru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur la génétique de l'hôte pour moduler la composition du microbiote : exemple chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote digestif : un outil de diagnostic pour optimiser la santé des animaux d’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, innozh, Mar 2025, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of innovation phenotypic indicators of aimal robustness and health on production farms for genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehouenou B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine, 57</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of terroirs on the sensory characteristics of &amp;quot;Noir de Bigorre&amp;quot; dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer-Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Mundial del Jamon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Zafra, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la proportion d'animaux phénotypés sur le progrès génétique d'un caractère enregistré dans des élevages de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-évolution au sein de l'holobionte chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Séances hebdomadaires publiques de l'Académie : Interactions entre les animaux ou les plantes et leur microbiome : comment sélectionner l’holobionte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ac&amp;adémie d'Agriculture, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of resilience to unrecorded challenges in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune traits are affected by genetic selection for faecal enterotypes in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Niort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Renevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Helies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Selection Orientates Gut Microbiota in Pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédisposition génétique et expression des comportements liés à la morsure de queue en lien avec les caractéristiques de chaque porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique du risque d'odeur de verrat dans la population Landrace français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2022, Online, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de la castration des porcs : recherche de marqueurs pour la sélection contre les odeurs sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effect on the feed to muscle gain ratio of growing purebred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, France. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-937-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi génomique des origines raciales lors de la création d'une lignée synthétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating vertical path coefficients of transmission of non-genetic inherited effects from a similarity matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint in the French Landrace pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.3245 - 3248, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving piglet survival under organic condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI VETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection on fecal microbiota composition in Large White piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation de la diversité génétique au cours de la création d’une lignée synthétique porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for maximizing genetic diversity in the first generations of a pig synthetic line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to selection on fecal microbiota composition in Large White piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Society for Animal Genetics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtuel, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between host genetics and the dynamics of the gut microbiota in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGWEB: an infrastructure for experimental research for sustainable pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement pubertaire des mâles entiers et risque d’odeur de verrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité (1 100 SNP) pour la sélection génomique chez 3 races de porcs françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génomique de porcs issus d’un croisement Large-White x Piétrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of autozygosity in pigs from a three-way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ganteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional selection of Large White pigs for gut microbiota enterotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rogel-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Estelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Animal Science, EAAP 71 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doryan Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol level or feed efficiency to a challenge diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et activité de l’axe corticotrope : comparaison des caractères de production dans des lignées divergentes soumises à un aliment fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur l’activité corticotrope chez le porc : étude des réponses aux stress d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol level or feed efficiency to a challenge diet during growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsaoran Silalahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic approaches for rearing entire males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tholen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of cortisol levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with meat traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMA Innovative Approaches for Pork Production with Entire Males and Immunocastrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic approaches for rearing entire males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tholen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMA Innovative Approaches for Pork Production with Entire Males and Immunocastrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST action IPEMA : innovative approaches in pork production with entire males and immunocastrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Borell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in pork production with entire males and immunocastrates : Cost Action IPEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Aluwé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gé Backus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la sélection génomique dans le schéma de sélection de la population Landrace Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la teneur en androsténone du gras dorsal des carcasses de verrats à partir d'indicateurs du développement sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Faouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and correlated responses to selection in two lines of rabbits selected for feed efficiency under ad libitum and restricted feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’agressivité sur le comportement alimentaire, le développement sexuel et les odeurs sexuelles chez le porc mâle entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bissianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Herlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-varietal genomic selection in French pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p., </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation génomique dans un schéma de croisement terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la réponse à l'ACTH chez le porc, relation avec des caractères de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du type génétique et du génotype halothane sur l’épaisseur de lard mesurée par tomographie RX tout au long de la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des relations entre santé, mortalité et croissance du porc en engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pastorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin . 1. Croissance, ingéré et efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin. 3. Analyse de la digestion et des rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies in purebred and crossbred entire male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réponses à la sélection pour deux critères d'efficacité alimentaire chez le lapin. 2. Caractères de carcasse et de qualité de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les compromis entre performances productives et santé chez le porc en croissance le projet HealthyGrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'INRA au Salon de l'Agriculture : Gestion Intégrée de la Santé des Animaux (GISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lésions corporelles chez les mâles entiers au cours de la croissance et sur la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Udin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there interest in implementing genomic evaluations in a pig male line nucleus? A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body lesions in entire male pigs during growth and on the carcass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Udin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RN gene polymorphisms effect in a family based-structure scheme in French purebred pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude, par simulations, de l’intérêt d’une sélection génomique dans une population porcine de type mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig genetics: insight in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilateral Symposium on Miniature Pigs for Biomedical Research in Taiwan and France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Taïnan, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs de verrat : effets génétiques et non génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of sexual development and boar taint in Pietrain and Pietrain × Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, dans un dispositif familial issu des populations porcines françaises en sélection, de l’effet quantitatif de mutations dans des gènes majeurs et des gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn - anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc ; cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Pierre Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in a purebred pig breeding scheme: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Quantitive Genetics (ICQG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of feed efficiency in rabbit: analysis of a selection experiment for two criteria of feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt. pp.217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de causes génétiques des anomalies congénitales majeures chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐josé Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study for carcass and meat quality traits in commercial French Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Shumbusho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). Stavanger, NOR., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique : principe et perspectives d'utilisation pour l'amélioration des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Mapping Of Quantitative Trait Loci For Androstenone And Skatole Levels In Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l’efficacité alimentaire. Analyse d’une expérience de sélection pour deux critères d’efficacité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Scapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci for androstenone and skatole levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of the French Piétrain purebred population including the halothane genotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does: indirect response for energy balance and fat stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to LIvestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of 25 genes located in SSC7q1.2 in regards of androstenone accumulation in backcross animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la teneur en androsténone et en scatol dans une population de porc Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique des teneurs en androsténone et en scatol du tissu gras dans une population de porcs Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du génotype halothane dans l’évaluation de la population Piétrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). La Motte au Vicomte, FRA., 2010, Paris, France. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for ACTH response in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de biomarqueurs associés à la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longétivité de la lapine en reproduction. Réponse indirecte sur le bilan énergétique et les réserves adipeuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTL affecting meat quality and production traits in Duroc x Large White F2 pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gandemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible methods for changing the glycolytic potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th International Congress of Meat Science and Technology, Meat - Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse de l’effet du gène halothane sur les mesures de qualité de la viande porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Southport, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the halothane gene effect on seven parameters of pig meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of fear responses transmission in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer simultanément les paramètres génétiques des caractères de gavage dans les deux lignées parentales du mulard en vue d'une sélection plus efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated genomics approach to unravel the genetic basis of variability in boar taint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harlizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bendixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tibau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for androstenone and skatole level in relation with meat quality in a French Large White pig population.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tibau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains : programme intégré européen de recherches FP6 - 2007 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusticité, robustesse, plasticité, le point de vue des généticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de détection de QTL chez le canard commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL pour des caractères de qualité de la viande et de production dans une population f2 Duroc x large white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and selection of ducks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Improved Duck Production of Small-Scale Farmers in the ASPAC Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gabinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sélection pour la vitesse de croissance influence-t-elle la fécondance de la semence de lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Garvanèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL influençant le taux de lipides intramusculaire dans une population F2 Duroc x Large White.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nervousness or fearfulness and social behaviour in male mule ducks : a update review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du canard Mulard : Synthèse bibliographique 2. Paramètres génétiques dans les populations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;nervosisme&amp;quot; chez le canard mulard. Synthèse des acquis de la recherche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate simultaneously genetic parameters in parental Pekin and Muscovy duck lines using overfed mule ducks performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique du canard Mulard : Synthèse bibliographique - 1. Effet de l'hybridation entre le canard commun et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. 28 Rue Du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection canalisante sur le pH ultime : conséquences sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalizing selection on ultimate pH in pigs: consequences on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, Brazil. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des méthodes physico-chimiques à décrire les caractéristiques sensorielles perçues par un jury entraîné à la dégustation de la viande de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Clochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalising selection on ultimate pH in pig muscle : consequences on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte génétique du lapin : Etat des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on créer un porc adapté à la production sous Label Rouge en utilisant des races locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does selection for growth rate impair bone resistance in the rabbit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress, colegio de postagraduados for WRSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for feed efficiency in rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pena-Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of maternal lines: Last results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production in two rabbit lines divergently selected for 63-d body weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Theau-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puebla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneizacion genetica de un caracter. Resultados preliminares de una seleccion canalizante sobre el peso al naciemento de los gazapos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Reunion Nacional de Mejora Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur du plumage et déterminisme des comportements de peur chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention de la carte génétique du canard Barbarie et du canard Pékin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique de caractères de reproduction et leurs relations avec des caractères pondéraux chez la cane commune mère du mulard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for overfed mule duck traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique de la qualité de la viande dans les différentes espèces : situation actuelle et perspectives à court et moyen terme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve remarks on canalisation in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Bolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité du magret dans un croisement factoriel barbarie X INRA44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tendencies in duck breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a whole-genome scan targeting qtl for carcass traits in a texel x romanov intercross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques du gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance of reproductive traits of female common ducks in pure breeding and in inter-generic crossbreeding with muscovy ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de caractères d'intérêt dans la production de mulards pour le gavage : synthèse de résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées sur la recherche sur les palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du format de la femelle pékin sur les performances du mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de le recherche sur les palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de longévité de la souche de lapins INRA 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendreté mécanique du muscle longissimus dorsi de lapin : étude méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la longévité de la souche de lapins INRA 1077.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une restriction alimentaire sur la qualité de la viande de lapins Rex du Poitou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerar Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection sur le poids à 63 jours : quelles conséquences pour les caractéristiques bouchères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World rabbit congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the white pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du nouvel index combiné caprin: introduction des matières grasses du lait dans l'objectif de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bélichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of female pekin body size on overfed mule ducks performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Waterfowl conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability estimates for growth and carcass part traits in a strain of white plumage gees slaughtered at 11 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World waterfowl conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass traits and hepatic steatosis in an overfed white plumage &amp;quot;polish&amp;quot; geese strain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Waterfowl Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Taichung, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la composition corporelle des lapines à l'aide de la méthode TOBEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Lamboley-Gaüzere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la recherche cunicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'index combiné caprin et du polymorphisme de la caséine alpha s1 dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloc-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sigwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for decreasing muscle glycolytic potential in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype halothane sur la texture de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset-Akrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du locus RN sur les caracteres de croissance et de carcasse : premiers resultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resultats de quatre generations de selection sur le potentiel glycolytique musculaire mesure in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Gogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'indicateurs phénotypiques innovants de la robustesse et la santé des animaux en élevage de production à des fins de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Yehouenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57es Journées de la Recherche Porcine, 4-5 février 2025, Saint-Malo, 57, 2025, 57es Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net zero related issues: breeding for low input or low impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Agricultural Science and Technology between MOA and INRAE: With a Special Touch on Net Zero Greenhouse Gas Emission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la puberté de cochettes Landrace français et indentification de facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.293-294, 2022, 54es journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité (1 100 SNP) pour la sélection génomique chez 3 races porcines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2020, 52èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive and dominance genomic parameters for backfat thickness in purebred and crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashid Mohammadpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Momen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Edition), 717 p., 2019, Book of Abstracts of the 70th Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of boar taint and relationship with meat traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of divergent selection for cortisol level on boar taint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on adrenocortical activity in Large White pigs: study of responses to breeding challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 1K panel in 3 French pig breeds for genomic selection: Accuracy of Imputation and estimation of genomic breeding values using 1K SNP panel, designed for several breeds in French pig populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une puce très basse densité en sélection génomique porcine : Comparaison de qualité d’imputation et prédiction des valeurs génomiques pour deux design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of divergent selection on adrenocortical activity in Large White pigs on gene expression after ACTH, LPS and social stress challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Bazovkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of pigs divergently selected for cortisol response or feed efficiency to an ACTH challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the backfat concentration of androstenone in boar carcasses using indicators of sexual development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Faouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ADSA - ASAS, Journal of Animal Science, 94 (E-Suppl. 5), 2016, 2015 Joint annual meeting abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aggressiveness on feeding behaviour, pubertal development and fat androstenone of entire male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bissianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Herlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Meeting of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. Wageningen Academic Publishers, 2016, Proceedings of the 50th Congress of the International Society for Applied Ethology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ability of a single-step terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academics Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of genomic selection to improve litter traits in the French Landrace pig population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les relations génétiques entre des caractères mesurés sur des animaux purs ou croisés issus de Piétrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations génétiques entre caractères relatifs au développement sexuel, à l’odeur de la viande, à l’état inflammatoire et à l’agressivité chez le porc mâle entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la production spermatique et le risque d’odeur de mâle entier des descendants de race pure ou croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between sperm production and boar taint risk of purebred or crossbred entire offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génétique de l'activité corticotrope chez le porc Large White et sélection divergente pour l'étude des caractères de robustesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour la sélection génomique chez les espèces monogastriques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France. 2014, Xe Colloque AGENAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relationships between Measures of Sexual Development, Boar Taint, Health and Aggressiveness in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings of the 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwAn, anomalies congénitales chez le porc : cartographie génétique fine des gènes sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agenae/Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis to compare pig meat quality traits according to breed and rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, France. German Livestock, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: correlation with meat L* value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Baltimore, United States. , 2005, Proceedings of the 51st International Congress of Meat Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for growth, carcass traits and hepatic steatosis in an overfed white plumage &amp;quot;polish&amp;quot; geese strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousselot-Pailley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ten commercial strains of terminal bucks for growth, feed efficiency, and carcass traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genetic trends of growth and litter size traits in the White pannon breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une restriction alimentaire sur la qualité de la viande de lapins Rex du Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Auvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual pig-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tail biting in pigs - a comprehensive guide to its aetiology, impact and wider significance in pig management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Wageningen Academic, https://brill.com/display/book/9789004694989/BP000011.xml, 2024, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004694989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR data guidelines for pig research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14765746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation optimale de l’information génomique dans les schémas pyramidaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-10-GENOM_BTV-015 [UtOpIGe], Institut du Porc (IFIP); Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF); Novogen. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la qualité des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Toulouse, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique, Génomique, sélection et amélioration génétique des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Génétique et Génomique porcine, Villefranche de Rouergue, France. 2025, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection / Amélioration Génétique des populations porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Bernussou (Aveyron), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et amélioration génétique des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bordeaux Sciences Agro, 1 cours du Général de Gaulle, 33170 Gradignan, France. 2024, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId860"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20246557"/>
+    <w:nsid w:val="C8593C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-larzul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0533-331X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167075462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Baranasic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Barta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geena Cartick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.177500.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1461385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629168v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01827-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Mohammadpanah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayatollahi Mehrgardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07767-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11030699" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tudela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2017.5216" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJFXP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9403" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0211-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonfatti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7216" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6176" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz B&#252;nger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bloom-Hansen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWP0X60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo Trefan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Blom-Hansen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trefan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloom-Hansen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2508" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002784" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490142v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007040" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658034v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070462x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z5WJR1PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Imbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669134v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clop" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takeda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirottin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tordoir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1810" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659000v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pena-Arnaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660654v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Bernadet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658061v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Esparbi&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fali&#232;res" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.07.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FS6G89W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rouvier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680554v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889927v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004032" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670450v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674486v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684172v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685300v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894345v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000128" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691271v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689593v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894259v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199744v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larzul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talmant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894254v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692371v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696234v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692115v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684167v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685236v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larzul" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Manfredi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694102v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset-Akrim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010264v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010226v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehouenou B" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291539v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281204v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010318v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807498v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer-Rouyet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608324v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033053v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_788" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746457v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033026v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552040v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725125v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464516v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786396v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786280v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03785270v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Leplat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemonnier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148273v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736961v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737375v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816156v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737630v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tholen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Son" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737019v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738424v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736607v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanasi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735514v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Borell" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font-I-Furnols" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790037v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Aluw&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233; Backus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606593v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canaple" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740523v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739126v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-284-9" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578256v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739953v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738879v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594470v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bissianna" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herlemont" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740424v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742139v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742752v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738571v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Muller" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019263v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189884v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jaguelin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958583v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189883v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Udin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189882v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189881v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190214v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190213v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193921v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Pierre Martineau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193832v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190212v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189583v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scapin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747752v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190211v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003238v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193834v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193684v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193593v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tibau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193538v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754374v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821943v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193523v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193539v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813405v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193579v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751903v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817172v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harlizius" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bendixen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tibau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817279v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752166v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758445v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817048v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822216v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755892v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garvan&#232;se" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756040v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409346v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournel" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755343v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755083v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. 28 Rue Du Rocher" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763956v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pages" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meunier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762965v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759668v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764335v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brun" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau-Clement" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fali&#232;res" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764178v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baillot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833679v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764109v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759534v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760628v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763923v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761133v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758675v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825331v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759920v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759010v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761667v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760737v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marot" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759644v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759850v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758945v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760514v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759851v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763330v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerar Th&#233;bault" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837641v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765629v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769567v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769655v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;lichon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771376v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770274v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lamboley-Ga&#252;zere" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765610v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767791v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloc-Duval" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sigwald" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840051v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774604v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775107v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955728v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Yehouenou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566939v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552044v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737254v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738031v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashid Mohammadpanah" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Momen" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mercat" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733718v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904398v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738293v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montziols" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787816v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608718v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742334v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602463v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742550v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602950v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740354v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194073v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211065v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194080v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194012v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193985v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193831v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826966v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826715v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825243v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832874v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836096v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561090v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Melzer" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fischer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14765746" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805077v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384873v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868567v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010243v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-larzul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0533-331X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167075462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estell&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Baranasic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Barta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geena Cartick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.177500.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01000-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.8214" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1461385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629168v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01827-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Mohammadpanah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayatollahi Mehrgardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07767-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ganteil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.584556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11030699" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Camerlink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.611073" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628220v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kasper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tudela" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2017.5216" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKJFXP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341366v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0211-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9403" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2118-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonfatti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-9252" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7216" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6176" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001279v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5107" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642644v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trefan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz B&#252;nger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bloom-Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWP0X60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193357v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trefan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloom-Hansen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2508" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hermesch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo Trefan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Blom-Hansen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490142v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668245v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007040" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658034v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070462x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z5WJR1PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pena-Arnaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660654v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Imbert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Bernadet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006010" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669134v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takeda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirottin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tordoir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1810" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890062v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658061v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669117v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Esparbi&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fali&#232;res" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.07.004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FS6G89W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680327v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rouvier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677561v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674695v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889927v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Rochambeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004032" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670450v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674486v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679332v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Le Roy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685300v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684172v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894345v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000128" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894254v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gogu&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689593v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199744v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larzul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gogu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talmant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690219v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691271v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894259v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692371v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696234v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692115v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueblez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685236v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684167v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larzul" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Manfredi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Elsen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694102v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset-Akrim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592492v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592361v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291435v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wimmers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartwig" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291539v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281204v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delgado Raynaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010209v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010197v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010264v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010226v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehouenou B" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807498v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer-Rouyet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608324v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010318v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706924v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709443v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033053v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032931v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033026v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-937-4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725125v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033010v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_788" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464516v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299278v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299290v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pook" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786396v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786280v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Westin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148273v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478451v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737979v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299265v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03785270v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogel-Gaillard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Estelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Leplat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemonnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736961v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737375v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816156v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737630v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tholen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Son" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737019v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738424v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736607v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanasi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735514v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Borell" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font-I-Furnols" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790037v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Weiler" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Aluw&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233; Backus" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606593v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canaple" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellec" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739953v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Faouen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738879v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594470v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bissianna" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Herlemont" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739126v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-284-9" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578256v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740523v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gault" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210862v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742139v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742752v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738571v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Muller" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740424v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019263v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189881v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Udin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019604v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189883v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189882v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939818v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958583v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190214v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jaguelin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189884v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190212v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193832v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Pierre Martineau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193921v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231275v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190213v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190211v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747752v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Shumbusho" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000507v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Schwob" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003238v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robic" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189583v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scapin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818670v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193684v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193834v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193593v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tibau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193538v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193705v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813609v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193539v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193523v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813405v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193579v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821943v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754374v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752166v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812198v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758445v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817172v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harlizius" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bendixen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tibau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817279v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751903v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817048v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822216v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756040v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755892v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garvan&#232;se" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409346v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755343v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816279v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755083v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. 28 Rue Du Rocher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754188v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816913v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829470v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762965v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763956v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pages" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meunier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764178v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baillot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759668v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764335v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brun" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau-Clement" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fali&#232;res" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833679v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764109v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759534v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759010v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761133v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758675v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825331v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759920v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763923v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761667v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760737v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marot" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759644v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760628v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759851v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759850v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758945v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760514v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763330v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerar Th&#233;bault" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rochambeau" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837641v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769655v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;lichon" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769567v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765629v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771376v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770274v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lamboley-Ga&#252;zere" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767791v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloc-Duval" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sigwald" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765610v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840051v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775107v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caritez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774604v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955728v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Yehouenou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566939v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552044v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737254v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738031v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashid Mohammadpanah" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Momen" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mercat" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738293v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montziols" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904398v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733718v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787816v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608718v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742550v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742334v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602463v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602950v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ligonesche" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740354v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194073v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194080v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211065v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193985v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194012v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193831v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826715v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825243v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826966v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832874v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836096v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725330v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004694989" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561090v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Melzer" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fischer" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14765746" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797767v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805077v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384873v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868567v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010243v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>