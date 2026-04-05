--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -351,269 +351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
+                <w:t xml:space="preserve">Role of 5-HT2C receptors in the enhancement of c-Fos expression induced by a 5-HT2B/2C inverse agonist and 5-HT2 agonists in the rat basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">S. Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+                <w:t xml:space="preserve">M. Lagière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Deurwaerdère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230 (4), pp.525 - 535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160404v1</w:t>
+                <w:t xml:space="preserve">hal-01377296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of 5-HT2C receptors in the enhancement of c-Fos expression induced by a 5-HT2B/2C inverse agonist and 5-HT2 agonists in the rat basal ganglia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opiate dependence induces network state shifts in the limbic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lagière</w:t>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. de Deurwaerdère</w:t>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.nbd.2013.07.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2013.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377296v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex-basal ganglia network after dopaminergic depletion in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -688,562 +688,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse effects of 5-HT2C receptor blocking agents on c-Fos expression in the rat basal ganglia.</w:t>
+                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Kadiri</w:t>
+                <w:t xml:space="preserve">Cyril Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lagière</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J Millan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
+                <w:t xml:space="preserve">Christian E. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178597v1</w:t>
+                <w:t xml:space="preserve">hal-02645123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse effects of 5-HT2C receptor blocking agents on c-Fos expression in the rat basal ganglia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+                <w:t xml:space="preserve">Nabila Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian E. Gross</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 689 (1-3), pp.8-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645123v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF2 receptor-deficiency eliminates opiate withdrawal distress without impairing stress-coping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Contarino</w:t>
+                <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Ingallinesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Rouibi</w:t>
+                <w:t xml:space="preserve">Jeffrey Wickens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://www.jneurosci.org.gate1.inist.fr/content/31/16/6098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682812v1</w:t>
+                <w:t xml:space="preserve">hal-01160418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">CRF2 receptor-deficiency eliminates opiate withdrawal distress without impairing stress-coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Contarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ingallinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
+                <w:t xml:space="preserve">Khalil Rouibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Wickens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, http://www.jneurosci.org.gate1.inist.fr/content/31/16/6098. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160418v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Inputs and GABA Interneurons Imbalance Projection Neurons in the Striatum of Parkinsonian Rats</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>