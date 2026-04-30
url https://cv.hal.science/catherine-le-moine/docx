--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -688,298 +688,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
+                <w:t xml:space="preserve">Diverse effects of 5-HT2C receptor blocking agents on c-Fos expression in the rat basal ganglia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Déjean</w:t>
+                <w:t xml:space="preserve">Nabila Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+                <w:t xml:space="preserve">Mélanie Lagière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian E. Gross</w:t>
+                <w:t xml:space="preserve">Mark J Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 689 (1-3), pp.8-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645123v1</w:t>
+                <w:t xml:space="preserve">hal-01178597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse effects of 5-HT2C receptor blocking agents on c-Fos expression in the rat basal ganglia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the dynamic properties of the cortex–basal ganglia network after dopaminergic depletion in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Kadiri</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lagière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
+                <w:t xml:space="preserve">Christian E. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (2), pp.402-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178597v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>