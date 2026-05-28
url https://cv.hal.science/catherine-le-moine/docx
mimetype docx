--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -959,291 +959,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRF2 receptor-deficiency eliminates opiate withdrawal distress without impairing stress-coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
+                <w:t xml:space="preserve">Angelo Contarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Wickens</w:t>
+                <w:t xml:space="preserve">Manuela Ingallinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Rouibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Papaleo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160418v1</w:t>
+                <w:t xml:space="preserve">hal-00682812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRF2 receptor-deficiency eliminates opiate withdrawal distress without impairing stress-coping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Ingallinesi</w:t>
+                <w:t xml:space="preserve">Power Fluctuations in Beta and Gamma Frequencies in Rat Globus Pallidus: Association with Specific Phases of Slow Oscillations and Differential Modulation by Dopamine D-1 and D-2 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Rouibi</w:t>
+                <w:t xml:space="preserve">Gordon Arbuthnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Wickens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://www.jneurosci.org.gate1.inist.fr/content/31/16/6098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3311-09.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682812v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Inputs and GABA Interneurons Imbalance Projection Neurons in the Striatum of Parkinsonian Rats</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Faugere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Barba-Vila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2022.114122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Gueye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vendruscolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0025-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2013.07.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Kadiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E. Gross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQXH37-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Contarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ingallinesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rouibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papaleo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Arbuthnott" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wickens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3311-09.2011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4439-05.2006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svenningsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Fredholm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-0082(99)00011-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R514ZTB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.17-20-08038.1997" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Normand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaveriaux-Ruff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Block" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0306-4522(94)90464-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCMG65W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>